--- v0 (2025-10-09)
+++ v1 (2026-08-03)
@@ -17,61 +17,62 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FE20CA1" w14:textId="77777777" w:rsidR="00A364CF" w:rsidRPr="009F5EB8" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="-896"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ΑΝΑΚΟΙΝΩΣΗ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0B7C9D" w14:textId="2FA00797" w:rsidR="00A364CF" w:rsidRPr="009F5EB8" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
+    <w:p w14:paraId="4E0B7C9D" w14:textId="6D3B337F" w:rsidR="00A364CF" w:rsidRPr="009F5EB8" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="-426" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>«Ανοικτ</w:t>
       </w:r>
       <w:r w:rsidR="008C00FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -89,371 +90,439 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Σχολείο</w:t>
       </w:r>
       <w:r w:rsidR="00ED3321">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00592B84" w:rsidRPr="009F5EB8">
+      <w:r w:rsidR="004B2517" w:rsidRPr="004B2517">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 202</w:t>
       </w:r>
-      <w:r w:rsidR="00592B84" w:rsidRPr="009F5EB8">
+      <w:r w:rsidR="004B2517" w:rsidRPr="004B2517">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> από το Πολυδύναμο Δημοτικό Κέντρο Λευκωσίας</w:t>
       </w:r>
       <w:r w:rsidR="008C00FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> για όλα τα Δημοτικά Διαμερίσματα του Δήμου Λευκωσίας. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B88441" w14:textId="77777777" w:rsidR="00A364CF" w:rsidRPr="009F5EB8" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
       <w:pPr>
         <w:ind w:left="-426" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26B676B3" w14:textId="5AA0A3FA" w:rsidR="00A364CF" w:rsidRPr="009F5EB8" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
+    <w:p w14:paraId="26B676B3" w14:textId="27FDBB26" w:rsidR="00A364CF" w:rsidRPr="009F5EB8" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
       <w:pPr>
         <w:ind w:left="-426" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Το  Πολυδύναμο Δημοτικό Κέντρο Λευκωσίας με τη χορηγία του Υπουργείου Παιδείας,</w:t>
       </w:r>
       <w:r w:rsidR="007632C6" w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Αθλητισμού και Νεολαίας και τη στήριξη της Σχολικής Εφορίας Λευκωσίας, </w:t>
       </w:r>
       <w:r w:rsidR="008C00FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ανακοινώνει την έναρξη του «Ανοικτού Σχολείου</w:t>
       </w:r>
       <w:r w:rsidR="00ED3321">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="008C00FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025-2026, </w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2517" w:rsidRPr="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008C00FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2517" w:rsidRPr="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="008C00FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">με πλούσιο πρόγραμμα δραστηριοτήτων και </w:t>
       </w:r>
       <w:r w:rsidR="00ED3321">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">νέα </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">τμήματα. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F476A3" w14:textId="77777777" w:rsidR="00A364CF" w:rsidRPr="009F5EB8" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
       <w:pPr>
         <w:ind w:left="-426" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209E4B0D" w14:textId="77777777" w:rsidR="00ED3321" w:rsidRPr="00ED3321" w:rsidRDefault="00ED3321" w:rsidP="008C00FC">
       <w:pPr>
         <w:ind w:left="-426" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3321">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Έναρξη Δραστηριοτήτων: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D781B3C" w14:textId="24C19929" w:rsidR="00A364CF" w:rsidRPr="009F5EB8" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
+    <w:p w14:paraId="7D781B3C" w14:textId="61056081" w:rsidR="00A364CF" w:rsidRPr="009F5EB8" w:rsidRDefault="004B2517" w:rsidP="008C00FC">
       <w:pPr>
         <w:ind w:left="-426" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5EB8">
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidRPr="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="00A364CF" w:rsidRPr="009F5EB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Οκτωβρίου 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00592B84" w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">5 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C00FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">μέχρι </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5EB8">
-[...13 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidRPr="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A364CF" w:rsidRPr="009F5EB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ιουνίου 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(διάρκεια 30 εβδομάδ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ες</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00ED3321">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5EB8">
+      <w:r w:rsidR="00A364CF" w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">εξαιρουμένων </w:t>
       </w:r>
       <w:r w:rsidR="008C00FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">σχολικών </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5EB8">
+      <w:r w:rsidR="00A364CF" w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>διακοπών Χριστουγέννων και Πάσχα.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B9CCB4" w14:textId="77777777" w:rsidR="00A364CF" w:rsidRPr="009F5EB8" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
       <w:pPr>
         <w:ind w:left="-426" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BB69370" w14:textId="77777777" w:rsidR="00BA5AC2" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Θα τηρηθεί αυστηρά σειρά προτεραιότητας. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690B65AD" w14:textId="125C3EB6" w:rsidR="00A364CF" w:rsidRPr="00BA5AC2" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
+    <w:p w14:paraId="690B65AD" w14:textId="0283B4C4" w:rsidR="00A364CF" w:rsidRPr="00BA5AC2" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Περίοδος εγγραφών: </w:t>
       </w:r>
       <w:r w:rsidR="00592B84" w:rsidRPr="00BA5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Σεπτεμβρίου</w:t>
       </w:r>
+      <w:r w:rsidR="00494135">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00592B84" w:rsidRPr="00BA5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">2025 </w:t>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+      <w:r w:rsidR="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>30 Σεπτεμβρίου</w:t>
       </w:r>
       <w:r w:rsidR="00592B84" w:rsidRPr="00BA5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>– 4 Οκτωβρίου 2025</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00BA5AC2" w:rsidRPr="00BA5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BA5AC2" w:rsidRPr="008C00FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>μόνο</w:t>
       </w:r>
       <w:r w:rsidR="00BA5AC2" w:rsidRPr="00BA5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ηλεκτρονικά</w:t>
       </w:r>
       <w:r w:rsidR="00E237C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -470,90 +539,114 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E237C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">της πλατφόρμας ΝΟΙΑΖΟΜΑΙ </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="005C4C24" w:rsidRPr="00990739">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://noiazomainicosia.intellisoft.gr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA5AC2" w:rsidRPr="00BA5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8ED52F" w14:textId="11ADED80" w:rsidR="005C4C24" w:rsidRDefault="00A364CF" w:rsidP="005C4C24">
+    <w:p w14:paraId="4D8ED52F" w14:textId="6A0AA0B7" w:rsidR="005C4C24" w:rsidRDefault="00A364CF" w:rsidP="005C4C24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Περίοδος πληρωμών: </w:t>
       </w:r>
       <w:r w:rsidR="00592B84" w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1 Σεπτεμβρίου</w:t>
       </w:r>
       <w:r w:rsidR="00494135">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00592B84" w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> – 4 Οκτωβρίου 2025</w:t>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>30 Σεπτεμβρίου</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2517" w:rsidRPr="00BA5AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2517">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BA5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">μόνο </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">μέσω JCCSMART </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="009F5EB8">
@@ -775,116 +868,134 @@
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C00FC">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>ανά έτος</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve"> για την Εισαγωγή και Πρακτική στη Ρομποτική</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C876955" w14:textId="423809AB" w:rsidR="00592B84" w:rsidRPr="009F5EB8" w:rsidRDefault="009F5EB8" w:rsidP="008C00FC">
+    <w:p w14:paraId="6C876955" w14:textId="2FBEBF7A" w:rsidR="00592B84" w:rsidRPr="009F5EB8" w:rsidRDefault="009F5EB8" w:rsidP="008C00FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
       <w:r w:rsidR="00592B84" w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:t>120</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2517">
+        <w:rPr>
+          <w:rStyle w:val="oypena"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00592B84" w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
         </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00592B84" w:rsidRPr="009F5EB8">
+        <w:rPr>
+          <w:rStyle w:val="oypena"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C00FC">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>ανά έτος</w:t>
       </w:r>
       <w:r w:rsidR="00592B84" w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve"> για την δραστηριότητα </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00592B84" w:rsidRPr="009F5EB8">
+      <w:r w:rsidR="004B2517" w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:t>Τέννις</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Τένις</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="27C210EB" w14:textId="0F06E38F" w:rsidR="00A364CF" w:rsidRPr="009F5EB8" w:rsidRDefault="00592B84" w:rsidP="008C00FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>€150</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EB8">
         <w:rPr>
@@ -1472,213 +1583,195 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F56A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>Από το Πολυδύναμο Δημοτικό Κέντρο Λευκωσίας</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F97C4EC" w14:textId="77777777" w:rsidR="00A364CF" w:rsidRPr="003F56A6" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="-426" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C6A5B16" w14:textId="176A06CD" w:rsidR="00A364CF" w:rsidRPr="003F56A6" w:rsidRDefault="00160F31" w:rsidP="008C00FC">
+    <w:p w14:paraId="6C6A5B16" w14:textId="5F42B26F" w:rsidR="00A364CF" w:rsidRPr="003F56A6" w:rsidRDefault="004B2517" w:rsidP="008C00FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="-426" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>18</w:t>
-[...17 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>23 Ιουλίου 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47355487" w14:textId="77777777" w:rsidR="00A364CF" w:rsidRPr="00990862" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1138"/>
           <w:tab w:val="center" w:pos="6353"/>
         </w:tabs>
         <w:ind w:left="-426" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50E6009A" w14:textId="0E21D367" w:rsidR="00A364CF" w:rsidRPr="00990862" w:rsidRDefault="00A364CF" w:rsidP="008C00FC">
       <w:pPr>
         <w:ind w:left="-426" w:right="-896"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00990862">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Παρακαλώ όπως φιλοξενηθεί στις εκδόσεις σας.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00A364CF" w:rsidRPr="00990862" w:rsidSect="008C00FC">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="82" w:right="1646" w:bottom="993" w:left="1800" w:header="0" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DBDB1A3" w14:textId="77777777" w:rsidR="007632C6" w:rsidRDefault="007632C6">
+    <w:p w14:paraId="61F32E7A" w14:textId="77777777" w:rsidR="002E6293" w:rsidRDefault="002E6293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A151219" w14:textId="77777777" w:rsidR="007632C6" w:rsidRDefault="007632C6">
+    <w:p w14:paraId="5C5854C2" w14:textId="77777777" w:rsidR="002E6293" w:rsidRDefault="002E6293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A1"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67B37F1E" w14:textId="7652E76F" w:rsidR="008C00FC" w:rsidRPr="008C00FC" w:rsidRDefault="008C00FC" w:rsidP="008C00FC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1129"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="right" w:pos="8990"/>
       </w:tabs>
       <w:ind w:left="-426" w:right="-896"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F2574E">
@@ -1712,58 +1805,58 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>F:\ΔΙΟΙΚΗΤΙΚΕΣ ΥΠΗΡΕΣΙΕΣ\ΚΟΙΝΩΝΙΚΕΣ ΥΠΗΡΕΣΙΕΣ\ΠΔΚΛ\ΠΡΟΓΡΑΜΜΑΤΑ ΕΘΝΙΚΑ\2025\ΑΝΟΙΚΤΟ ΣΧΟΛΕΙΟ - 2024-2025  - 40.27\ΠΑΡΑΔΟΤΕΑ\ΙΣΤΟΣΕΛΙΔΑ\Ανακοινωση-Πολυδυναμο-Ανοικτο-Σχολειο-2025-2026.docx</w:t>
     </w:r>
     <w:r w:rsidRPr="00F2574E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C2A38DE" w14:textId="77777777" w:rsidR="008C00FC" w:rsidRDefault="008C00FC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C3CA181" w14:textId="77777777" w:rsidR="007632C6" w:rsidRDefault="007632C6">
+    <w:p w14:paraId="74A1F360" w14:textId="77777777" w:rsidR="002E6293" w:rsidRDefault="002E6293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="076459CE" w14:textId="77777777" w:rsidR="007632C6" w:rsidRDefault="007632C6">
+    <w:p w14:paraId="713301D3" w14:textId="77777777" w:rsidR="002E6293" w:rsidRDefault="002E6293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79B14831" w14:textId="277FE14A" w:rsidR="00774486" w:rsidRPr="008C00FC" w:rsidRDefault="00A364CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C85367">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2354,108 +2447,111 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A364CF"/>
     <w:rsid w:val="0001346F"/>
     <w:rsid w:val="00026901"/>
     <w:rsid w:val="00040362"/>
     <w:rsid w:val="000C0784"/>
     <w:rsid w:val="000E4E11"/>
     <w:rsid w:val="00127268"/>
     <w:rsid w:val="00131031"/>
     <w:rsid w:val="00134170"/>
     <w:rsid w:val="00143F86"/>
     <w:rsid w:val="00160F31"/>
     <w:rsid w:val="0019243D"/>
     <w:rsid w:val="0019517B"/>
     <w:rsid w:val="001A4DE9"/>
     <w:rsid w:val="00224A2F"/>
     <w:rsid w:val="002337DC"/>
     <w:rsid w:val="00276086"/>
     <w:rsid w:val="00281D74"/>
     <w:rsid w:val="00292DB8"/>
     <w:rsid w:val="002B1D86"/>
+    <w:rsid w:val="002E6293"/>
     <w:rsid w:val="00317756"/>
     <w:rsid w:val="00330E97"/>
     <w:rsid w:val="00351881"/>
     <w:rsid w:val="0035674C"/>
     <w:rsid w:val="00361CEC"/>
     <w:rsid w:val="003C78DF"/>
     <w:rsid w:val="003D647F"/>
     <w:rsid w:val="00464BC9"/>
     <w:rsid w:val="00494135"/>
+    <w:rsid w:val="004B2517"/>
     <w:rsid w:val="004B7177"/>
     <w:rsid w:val="004D393C"/>
     <w:rsid w:val="004F0E07"/>
     <w:rsid w:val="00521F89"/>
     <w:rsid w:val="0054293A"/>
     <w:rsid w:val="005615D1"/>
     <w:rsid w:val="00573784"/>
     <w:rsid w:val="0058469F"/>
     <w:rsid w:val="00592B84"/>
     <w:rsid w:val="005A4BD4"/>
     <w:rsid w:val="005C4C24"/>
     <w:rsid w:val="005F626D"/>
     <w:rsid w:val="00657CC8"/>
     <w:rsid w:val="0066621E"/>
     <w:rsid w:val="006A5B09"/>
     <w:rsid w:val="006E6EC1"/>
     <w:rsid w:val="00712DDE"/>
     <w:rsid w:val="00760FA6"/>
     <w:rsid w:val="007632C6"/>
     <w:rsid w:val="00774486"/>
     <w:rsid w:val="007763CA"/>
     <w:rsid w:val="007B1E07"/>
     <w:rsid w:val="008022C5"/>
     <w:rsid w:val="00817E72"/>
     <w:rsid w:val="008577CD"/>
     <w:rsid w:val="00872ED0"/>
     <w:rsid w:val="00886808"/>
     <w:rsid w:val="008968EA"/>
     <w:rsid w:val="008C00FC"/>
     <w:rsid w:val="008C3819"/>
     <w:rsid w:val="008E765D"/>
     <w:rsid w:val="00903DC8"/>
     <w:rsid w:val="00907214"/>
     <w:rsid w:val="00917544"/>
     <w:rsid w:val="00954739"/>
     <w:rsid w:val="009B205F"/>
     <w:rsid w:val="009C7F5F"/>
     <w:rsid w:val="009E69AD"/>
     <w:rsid w:val="009F5EB8"/>
     <w:rsid w:val="00A00F58"/>
     <w:rsid w:val="00A0381C"/>
     <w:rsid w:val="00A057EC"/>
     <w:rsid w:val="00A364CF"/>
     <w:rsid w:val="00A40B3E"/>
     <w:rsid w:val="00A75A31"/>
     <w:rsid w:val="00AF1645"/>
     <w:rsid w:val="00B03C73"/>
     <w:rsid w:val="00BA5AC2"/>
     <w:rsid w:val="00BA7DD4"/>
+    <w:rsid w:val="00C0095E"/>
     <w:rsid w:val="00C2638C"/>
     <w:rsid w:val="00C36F51"/>
     <w:rsid w:val="00D160E4"/>
     <w:rsid w:val="00D34C1A"/>
     <w:rsid w:val="00D60CBB"/>
     <w:rsid w:val="00D821E5"/>
     <w:rsid w:val="00D9282B"/>
     <w:rsid w:val="00D932E5"/>
     <w:rsid w:val="00D95ADA"/>
     <w:rsid w:val="00DD0C6D"/>
     <w:rsid w:val="00E04A09"/>
     <w:rsid w:val="00E237C3"/>
     <w:rsid w:val="00E61270"/>
     <w:rsid w:val="00E741CD"/>
     <w:rsid w:val="00E9477C"/>
     <w:rsid w:val="00EB04D4"/>
     <w:rsid w:val="00ED3321"/>
     <w:rsid w:val="00F35451"/>
     <w:rsid w:val="00F80305"/>
     <w:rsid w:val="00F8387E"/>
     <w:rsid w:val="00F92E0C"/>
     <w:rsid w:val="00FE7364"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -3744,69 +3840,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>231</Words>
-  <Characters>1884</Characters>
+  <Words>318</Words>
+  <Characters>1815</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2111</CharactersWithSpaces>
+  <CharactersWithSpaces>2129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katerina Koni</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>