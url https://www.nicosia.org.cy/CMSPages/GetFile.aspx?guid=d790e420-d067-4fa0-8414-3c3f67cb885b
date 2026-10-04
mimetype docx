--- v0 (2026-08-15)
+++ v1 (2026-10-04)
@@ -196,59 +196,59 @@
       </w:r>
       <w:r w:rsidR="00DA1915" w:rsidRPr="00DA1915">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="el-GR"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00254560">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ιουνίου 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DA1915">
+      <w:r w:rsidR="00DA1915" w:rsidRPr="001B3EF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+          <w:lang w:eastAsia="el-GR"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00254560">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0444904F" w14:textId="27FBD224" w:rsidR="00507C83" w:rsidRPr="00FC5AAE" w:rsidRDefault="00477950" w:rsidP="00507C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
@@ -324,59 +324,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JCCSMART</w:t>
       </w:r>
       <w:r w:rsidRPr="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">μετά την εγγραφή σας στο </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>noiazomai</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC564AB" w14:textId="77777777" w:rsidR="00507C83" w:rsidRPr="004A4A7E" w:rsidRDefault="00507C83" w:rsidP="00507C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9998" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1980,2504 +1982,2713 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2122DB8D" w14:textId="480FD325" w:rsidR="00507C83" w:rsidRPr="00FC7A2C" w:rsidRDefault="00A72E7F" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72E7F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>(Αίθ. Οικοκυρικών)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A72E7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Αίθ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A72E7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>. Οικοκυρικών)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="594A552B" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="594A552B" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="324"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7CD517" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5B7CD517" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F07A7B9" w14:textId="77777777" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...293 lines deleted...]
-          <w:p w14:paraId="39C2E3B1" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5F07A7B9" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43BA5247" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DF3411D" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5815CEC6" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57AA6895" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F7AF020" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A5AC6DA" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="378B811F" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DE559A0" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62AC4762" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="063B68FA" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3036E14A" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="446D9CA3" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C1F015E" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C84390F" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="478DB9FC" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2324C19B" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54240E9B" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06512C19" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7315821C" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B2D73DF" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39C2E3B1" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>907</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04A5C131" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="04A5C131" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">ΜΑΘΗΜΑΤΑ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65F117A4" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="65F117A4" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>1 ΩΡΑΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D24DA2C" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6D24DA2C" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>80 Ευρώ / έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D2C3E5" w14:textId="7A96A2F6" w:rsidR="002612BA" w:rsidRPr="00A72E7F" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="39D2C3E5" w14:textId="7A96A2F6" w:rsidR="00DF1B26" w:rsidRPr="00A72E7F" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65B1F00C" w14:textId="59760825" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="65B1F00C" w14:textId="59760825" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="175"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A72E7F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Πέμπτη 17:00-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2437BF1E" w14:textId="77777777" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2437BF1E" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72E7F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΗΛΕΚΤΡΟΝΙΚΟΙ ΥΠΟΛΟΓΙΣΤΕΣ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7652DD9D" w14:textId="7935738E" w:rsidR="002612BA" w:rsidRPr="00A72E7F" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7652DD9D" w14:textId="7935738E" w:rsidR="00DF1B26" w:rsidRPr="00A72E7F" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72E7F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(Επίπεδο 1, 8-12 χρονών)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="640CC765" w14:textId="39244FE6" w:rsidR="002612BA" w:rsidRPr="00A72E7F" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="640CC765" w14:textId="39244FE6" w:rsidR="00DF1B26" w:rsidRPr="00A72E7F" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72E7F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Γυμνάσιο Πλατύ Αγλαντζιάς</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="002F27A3" w14:paraId="023FF392" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="002F27A3" w14:paraId="023FF392" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13B2268B" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="13B2268B" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="347D66C2" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="347D66C2" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DBE629" w14:textId="384BDE02" w:rsidR="002612BA" w:rsidRPr="00B42DE9" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="49DBE629" w14:textId="384BDE02" w:rsidR="00DF1B26" w:rsidRPr="00B42DE9" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="141989E4" w14:textId="4F7C8377" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="141989E4" w14:textId="005F90AC" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Πέμπτη 18:00-20:00</w:t>
+              <w:t xml:space="preserve">Πέμπτη </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C15992">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>18:00-</w:t>
+            </w:r>
+            <w:r w:rsidR="003B0A3E" w:rsidRPr="00C15992">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C15992">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23240877" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="002F27A3" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="23240877" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="002F27A3" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>PHOTOSHOP WEB BASED - ΕΠΕΞΕΡΓΑΣΙΑ ΦΩΤΟΓΡΑΦΙΑΣ με τη ΧΡΗΣΗ του Affinity</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">PHOTOSHOP WEB BASED - ΕΠΕΞΕΡΓΑΣΙΑ ΦΩΤΟΓΡΑΦΙΑΣ με τη ΧΡΗΣΗ του </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
+              <w:t>Affinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="32CB9EE2" w14:textId="3F1190A0" w:rsidR="00DF1B26" w:rsidRPr="002F27A3" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F27A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
               <w:t>(ηλικίες 15-18 ετών)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="489B20A3" w14:textId="0ECB2025" w:rsidR="002612BA" w:rsidRPr="002F27A3" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="489B20A3" w14:textId="0ECB2025" w:rsidR="00DF1B26" w:rsidRPr="002F27A3" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Αγίου Αντρέα</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="004BE89E" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="004BE89E" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A6FE028" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="002F27A3" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6A6FE028" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="002F27A3" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60F7609B" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="002F27A3" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="60F7609B" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="002F27A3" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4217BE" w14:textId="3B6663F3" w:rsidR="002612BA" w:rsidRPr="009C02B4" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="0D4217BE" w14:textId="3B6663F3" w:rsidR="00DF1B26" w:rsidRPr="009C02B4" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>068</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72DDC6C6" w14:textId="2EBF2FBF" w:rsidR="002612BA" w:rsidRPr="00732D06" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="72DDC6C6" w14:textId="6592E9BE" w:rsidR="00DF1B26" w:rsidRPr="00B66D9F" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F27A3">
-[...7 lines deleted...]
-              <w:t>Τετάρτη 17:00-18:00</w:t>
+            <w:r w:rsidRPr="00B66D9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τετάρτη 17:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B66D9F" w:rsidRPr="00B66D9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B66D9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>0-18:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B66D9F" w:rsidRPr="00B66D9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B66D9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5543B132" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="002F27A3" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="5543B132" w14:textId="62E09D7E" w:rsidR="00DF1B26" w:rsidRPr="00B66D9F" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="agcmg"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F27A3">
+            <w:r w:rsidRPr="00B66D9F">
               <w:rPr>
                 <w:rStyle w:val="agcmg"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ΜΑΓΕΙΡΙΚΗ / ΖΑΧΑΡΟΠΛΑΣΤΙΚΗ</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00B66D9F" w:rsidRPr="00B66D9F">
+              <w:rPr>
+                <w:rStyle w:val="agcmg"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (5-8 χρ.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="411F80A8" w14:textId="1C6E79CF" w:rsidR="00DF1B26" w:rsidRPr="00B66D9F" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70978811" w14:textId="3E31E96F" w:rsidR="002612BA" w:rsidRPr="002F27A3" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="70978811" w14:textId="3E31E96F" w:rsidR="00DF1B26" w:rsidRPr="002F27A3" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Έγκωμης Α’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="5A92F284" w14:textId="77777777" w:rsidTr="00003350">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="5A92F284" w14:textId="77777777" w:rsidTr="00003350">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B27B35C" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="7B27B35C" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D18D8F1" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="3D18D8F1" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D477BD3" w14:textId="65782953" w:rsidR="002612BA" w:rsidRPr="00B42DE9" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="7D477BD3" w14:textId="65782953" w:rsidR="00DF1B26" w:rsidRPr="00B42DE9" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>069</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="016C803E" w14:textId="27FBA88A" w:rsidR="002612BA" w:rsidRPr="00732D06" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="016C803E" w14:textId="27FBA88A" w:rsidR="00DF1B26" w:rsidRPr="00732D06" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">Πέμπτη 16:30-17:30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74689EE6" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="002F27A3" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="74689EE6" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="002F27A3" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="agcmg"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rStyle w:val="agcmg"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ΜΑΓΕΙΡΙΚΗ / ΖΑΧΑΡΟΠΛΑΣΤΙΚΗ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A808A37" w14:textId="6CA4D1C4" w:rsidR="002612BA" w:rsidRPr="002F27A3" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="3A808A37" w14:textId="6CA4D1C4" w:rsidR="00DF1B26" w:rsidRPr="002F27A3" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(5χρ-8χρ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70432297" w14:textId="15B318B0" w:rsidR="002612BA" w:rsidRPr="002F27A3" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="70432297" w14:textId="15B318B0" w:rsidR="00DF1B26" w:rsidRPr="002F27A3" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Α’ Δημοτικό Παλλουριώτισσας</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Α’ Δημοτικό </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002F27A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Παλλουριώτισσας</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="235E75C3" w14:textId="77777777" w:rsidTr="00003350">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="235E75C3" w14:textId="77777777" w:rsidTr="00003350">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="526E8EF0" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="526E8EF0" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="766E76FC" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="766E76FC" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D78DAC" w14:textId="3386ABB0" w:rsidR="002612BA" w:rsidRPr="00B42DE9" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="06D78DAC" w14:textId="3386ABB0" w:rsidR="00DF1B26" w:rsidRPr="00B42DE9" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1662B729" w14:textId="002249B6" w:rsidR="002612BA" w:rsidRPr="00B42DE9" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="1662B729" w14:textId="002249B6" w:rsidR="00DF1B26" w:rsidRPr="00B42DE9" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">17:30-18:30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB71026" w14:textId="77777777" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="4AB71026" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="agcmg"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="OLE_LINK21"/>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rStyle w:val="agcmg"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ΜΑΓΕΙΡΙΚΗ / ΖΑΧΑΡΟΠΛΑΣΤΙΚΗ</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="641951CB" w14:textId="5D6AF5F3" w:rsidR="002612BA" w:rsidRPr="002F27A3" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="641951CB" w14:textId="5A553FA6" w:rsidR="00DF1B26" w:rsidRPr="002F27A3" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F27A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(9χρ - 12χρ)</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A63D7E6" w14:textId="27195432" w:rsidR="002612BA" w:rsidRPr="008E558C" w:rsidRDefault="002612BA" w:rsidP="002F27A3">
+          <w:p w14:paraId="3A63D7E6" w14:textId="27195432" w:rsidR="00DF1B26" w:rsidRPr="008E558C" w:rsidRDefault="00DF1B26" w:rsidP="002F27A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="2445A117" w14:textId="77777777" w:rsidTr="00201BC8">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="2445A117" w14:textId="77777777" w:rsidTr="00201BC8">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79D88032" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="79D88032" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="OLE_LINK22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01BAED83" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="01BAED83" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B366B11" w14:textId="5AA60480" w:rsidR="002612BA" w:rsidRPr="00B42DE9" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="7B366B11" w14:textId="5AA60480" w:rsidR="00DF1B26" w:rsidRPr="00B42DE9" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>071</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="71B65905" w14:textId="4D13CDAC" w:rsidR="002612BA" w:rsidRPr="00732D06" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="71B65905" w14:textId="4D13CDAC" w:rsidR="00DF1B26" w:rsidRPr="00732D06" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E73AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τετάρτη 16:00-16:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8210AB" w14:textId="7766F0F9" w:rsidR="002612BA" w:rsidRPr="009773CD" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="7B8210AB" w14:textId="7766F0F9" w:rsidR="00DF1B26" w:rsidRPr="009773CD" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009773CD">
               <w:rPr>
                 <w:rStyle w:val="agcmg"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ΜΠΑΛΕΤΟ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="agcmg"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Επίπεδο 1, 4 χρ.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47C67A10" w14:textId="6B50E809" w:rsidR="002612BA" w:rsidRPr="009773CD" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="47C67A10" w14:textId="6B50E809" w:rsidR="00DF1B26" w:rsidRPr="009773CD" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="OLE_LINK23"/>
             <w:r w:rsidRPr="009773CD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Ε’ Δημοτικό Αγλαντζιάς</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="6ACC8101" w14:textId="77777777" w:rsidTr="00201BC8">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="6ACC8101" w14:textId="77777777" w:rsidTr="00201BC8">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E41AAB3" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="1E41AAB3" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="583E6978" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="583E6978" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6115A1" w14:textId="70C3E111" w:rsidR="002612BA" w:rsidRPr="009773CD" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="6D6115A1" w14:textId="70C3E111" w:rsidR="00DF1B26" w:rsidRPr="009773CD" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>072</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3186476A" w14:textId="49E78A71" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="3186476A" w14:textId="49E78A71" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E73AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δευτέρα 16:00-16:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="076E713F" w14:textId="0C233CF6" w:rsidR="002612BA" w:rsidRPr="009773CD" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="076E713F" w14:textId="0C233CF6" w:rsidR="00DF1B26" w:rsidRPr="009773CD" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009773CD">
               <w:rPr>
                 <w:rStyle w:val="agcmg"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ΜΠΑΛΕΤΟ</w:t>
             </w:r>
             <w:r w:rsidRPr="009E73AA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E73AA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Επίπεδο. 2, 5 χρ.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32FB3928" w14:textId="5FB2D98D" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="009773CD">
+          <w:p w14:paraId="32FB3928" w14:textId="5FB2D98D" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="009773CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="73DD1269" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="73DD1269" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="314C1F40" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="314C1F40" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5057B0CB" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5057B0CB" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F262DB8" w14:textId="19CAD530" w:rsidR="002612BA" w:rsidRPr="008E558C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4F262DB8" w14:textId="19CAD530" w:rsidR="00DF1B26" w:rsidRPr="008E558C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>073</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0D1350" w14:textId="08880CA2" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="009E73AA">
+          <w:p w14:paraId="2C0D1350" w14:textId="08880CA2" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="009E73AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E73AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τρίτη</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06B4BABF" w14:textId="1D2192E5" w:rsidR="002612BA" w:rsidRPr="00493C84" w:rsidRDefault="002612BA" w:rsidP="009E73AA">
+          <w:p w14:paraId="06B4BABF" w14:textId="1D2192E5" w:rsidR="00DF1B26" w:rsidRPr="00493C84" w:rsidRDefault="00DF1B26" w:rsidP="009E73AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E73AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>16:30-17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6CEF20" w14:textId="3B67ABED" w:rsidR="002612BA" w:rsidRPr="008E558C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5E6CEF20" w14:textId="3B67ABED" w:rsidR="00DF1B26" w:rsidRPr="008E558C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009E73AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Zumba Kids, 7-12χρ</w:t>
+              <w:t>Zumba</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E73AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E73AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Kids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E73AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>, 7-12χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="141E923E" w14:textId="51942663" w:rsidR="002612BA" w:rsidRPr="008E558C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="141E923E" w14:textId="51942663" w:rsidR="00DF1B26" w:rsidRPr="008E558C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="008E558C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>’ Δημοτικό Αγλαντζιάς</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="0EF72AE0" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="0EF72AE0" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="031847B3" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="031847B3" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="558353C0" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="558353C0" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A30CFA9" w14:textId="33E92ED9" w:rsidR="002612BA" w:rsidRPr="008E558C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2A30CFA9" w14:textId="33E92ED9" w:rsidR="00DF1B26" w:rsidRPr="008E558C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9B47E2" w14:textId="1DF73DD4" w:rsidR="002612BA" w:rsidRPr="00493C84" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2D9B47E2" w14:textId="1DF73DD4" w:rsidR="00DF1B26" w:rsidRPr="00493C84" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E73AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Πέμπτη 16:15-17:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39217980" w14:textId="7763CB25" w:rsidR="002612BA" w:rsidRPr="008E558C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="39217980" w14:textId="7763CB25" w:rsidR="00DF1B26" w:rsidRPr="008E558C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009E73AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Zumba</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Kids</w:t>
             </w:r>
             <w:r w:rsidRPr="009E73AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>, 4-7χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="543EF984" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="543EF984" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="3F700236" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="3F700236" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B3498C2" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="3B3498C2" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD52BF5" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6BD52BF5" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C043BE7" w14:textId="44350986" w:rsidR="002612BA" w:rsidRPr="008E558C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6C043BE7" w14:textId="44350986" w:rsidR="00DF1B26" w:rsidRPr="008E558C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>075</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="797B0E51" w14:textId="28132D5E" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="797B0E51" w14:textId="28132D5E" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Πέμπτη 17:00-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00E12DF2" w14:textId="4A920AD0" w:rsidR="002612BA" w:rsidRPr="008E558C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="00E12DF2" w14:textId="4A920AD0" w:rsidR="00DF1B26" w:rsidRPr="008E558C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009E73AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Zumba Kids, 7-12χρ</w:t>
+              <w:t>Zumba</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E73AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E73AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Kids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E73AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>, 7-12χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59AC3B69" w14:textId="6B6A5C92" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="59AC3B69" w14:textId="6B6A5C92" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="614CB134" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="614CB134" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="718BF9D3" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="718BF9D3" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="OLE_LINK24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21FC0492" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="21FC0492" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C4824B0" w14:textId="215D3233" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5C4824B0" w14:textId="215D3233" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="56B450FF" w14:textId="205FFBDC" w:rsidR="002612BA" w:rsidRPr="008E558C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="56B450FF" w14:textId="205FFBDC" w:rsidR="00DF1B26" w:rsidRPr="008E558C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δευτέρα 15:30-16:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E943767" w14:textId="54198F2B" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5E943767" w14:textId="54198F2B" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΖΩΓΡΑΦΙΚΗ</w:t>
             </w:r>
             <w:r>
@@ -4490,206 +4701,206 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(5χρ-6χρ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="771E526A" w14:textId="6B6E7BDE" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="771E526A" w14:textId="6B6E7BDE" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>E’ Δημοτικό Αγλαντζιάς (Αίθουσα Ζωγραφικής)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="555EE591" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="555EE591" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56370C1A" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="56370C1A" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D83716" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="18D83716" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39C60136" w14:textId="1C5E7154" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="39C60136" w14:textId="1C5E7154" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="587A0740" w14:textId="6BE21DDB" w:rsidR="002612BA" w:rsidRPr="00BF7BCE" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="587A0740" w14:textId="6BE21DDB" w:rsidR="00DF1B26" w:rsidRPr="00BF7BCE" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δευτέρα 16:30-17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C751244" w14:textId="6CA530E7" w:rsidR="002612BA" w:rsidRPr="00BF7BCE" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="5C751244" w14:textId="6CA530E7" w:rsidR="00DF1B26" w:rsidRPr="00BF7BCE" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΖΩΓΡΑΦΙΚΗ</w:t>
             </w:r>
             <w:r>
@@ -4702,193 +4913,193 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(6χρ-9χρ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="124AA9C0" w14:textId="24CB4715" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="124AA9C0" w14:textId="24CB4715" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="45EF6F17" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="45EF6F17" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3499DC12" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="3499DC12" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9C63B4" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="0D9C63B4" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43A9969B" w14:textId="47B045C0" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="43A9969B" w14:textId="47B045C0" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF3E589" w14:textId="31EDD012" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="0DF3E589" w14:textId="31EDD012" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Σάββατο 09:20-10:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B96B0B" w14:textId="4611E76E" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="60B96B0B" w14:textId="4611E76E" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΖΩΓΡΑΦΙΚΗ</w:t>
             </w:r>
             <w:r>
@@ -4901,182 +5112,182 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(6χρ-9χρ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="444C80A1" w14:textId="2572C60D" w:rsidR="002612BA" w:rsidRPr="006C7B88" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="444C80A1" w14:textId="2572C60D" w:rsidR="00DF1B26" w:rsidRPr="006C7B88" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="2025CFD5" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="2025CFD5" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D858D97" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="0D858D97" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5795913A" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="5795913A" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF140D4" w14:textId="5E06A34E" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="1FF140D4" w14:textId="5E06A34E" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>079</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0550C7EE" w14:textId="6C0FCCEE" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="0550C7EE" w14:textId="6C0FCCEE" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Σάββατο 10:20-11:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0712B0CF" w14:textId="587B6E80" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="0712B0CF" w14:textId="587B6E80" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΖΩΓΡΑΦΙΚΗ</w:t>
             </w:r>
             <w:r>
@@ -5089,193 +5300,193 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(6χρ-9χρ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7315A347" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="7315A347" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="4829B03D" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="4829B03D" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65A2EDBA" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="65A2EDBA" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3686E01F" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="3686E01F" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F50E026" w14:textId="0332741A" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="6F50E026" w14:textId="0332741A" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB3F84F" w14:textId="71A89565" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="0CB3F84F" w14:textId="71A89565" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Σάββατο 11:25-12:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F49B4C1" w14:textId="0AA9E636" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="6F49B4C1" w14:textId="0AA9E636" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΖΩΓΡΑΦΙΚΗ</w:t>
             </w:r>
             <w:r>
@@ -5288,182 +5499,182 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(10χρ-13χρ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79A849F2" w14:textId="3F2496E5" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="79A849F2" w14:textId="3F2496E5" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="1EB29ACD" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="1EB29ACD" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="025B0096" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="025B0096" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78322799" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="78322799" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3725FFC3" w14:textId="245AA8F8" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="3725FFC3" w14:textId="245AA8F8" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>081</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47D1AAE4" w14:textId="1ED54613" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="47D1AAE4" w14:textId="1ED54613" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Σάββατο 12:25-13:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5195B881" w14:textId="16F30D85" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="5195B881" w14:textId="16F30D85" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΖΩΓΡΑΦΙΚΗ</w:t>
             </w:r>
             <w:r>
@@ -5476,182 +5687,182 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(11χρ-16χρ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77D4183C" w14:textId="79BDB58A" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="77D4183C" w14:textId="79BDB58A" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="158BC831" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="158BC831" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44E97E9E" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="44E97E9E" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAB4C90" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="4CAB4C90" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A50FFE" w14:textId="31119864" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="62A50FFE" w14:textId="31119864" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="716381C0" w14:textId="42ECF957" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="716381C0" w14:textId="42ECF957" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τρίτη 18:00-19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="117593F8" w14:textId="73D33249" w:rsidR="002612BA" w:rsidRPr="00EE0C1E" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="117593F8" w14:textId="73D33249" w:rsidR="00DF1B26" w:rsidRPr="00EE0C1E" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΖΩΓΡΑΦΙΚΗ</w:t>
             </w:r>
             <w:r>
@@ -5663,6174 +5874,6993 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(5-12χρ.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66BA5640" w14:textId="60F1B470" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="66BA5640" w14:textId="60F1B470" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Σχολείο Λυκαβητού</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="2D70EC89" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="2D70EC89" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E8BCBB4" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="002871E5" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2E8BCBB4" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="002871E5" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4412924E" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="002871E5" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4412924E" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="002871E5" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="178392FB" w14:textId="5856CEB0" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="178392FB" w14:textId="5856CEB0" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>083</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAA5617" w14:textId="08C20876" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2DAA5617" w14:textId="08C20876" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Παρασκευή 16:00-17:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB57EF4" w14:textId="7761996B" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7AB57EF4" w14:textId="7761996B" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΧΟΡΟΣ HIP-HOP (6-9χρ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD4453D" w14:textId="08786E20" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="1FD4453D" w14:textId="08786E20" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Ε’ Δημοτικό Αγλαντζιάς</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00AA0046" w14:paraId="05F319AC" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00AA0046" w14:paraId="05F319AC" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="602F0029" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="602F0029" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06260E2C" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="06260E2C" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFA6953" w14:textId="787FAD9A" w:rsidR="002612BA" w:rsidRPr="00AA0046" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7CFA6953" w14:textId="787FAD9A" w:rsidR="00DF1B26" w:rsidRPr="00AA0046" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA78FF6" w14:textId="76BD5871" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2DA78FF6" w14:textId="76BD5871" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Παρασκευή 17:00-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="104A9F1F" w14:textId="5A02C3AD" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="104A9F1F" w14:textId="5A02C3AD" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΧΟΡΟΣ HIP-HOP (6-9χρ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19C71812" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="19C71812" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00AA0046" w14:paraId="49A37AF8" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00AA0046" w14:paraId="49A37AF8" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43B9EBE1" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="43B9EBE1" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9AF49F" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4E9AF49F" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29A76875" w14:textId="4B13775E" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="29A76875" w14:textId="4B13775E" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>085</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="165F0B2D" w14:textId="4DE66524" w:rsidR="002612BA" w:rsidRPr="0036642C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="165F0B2D" w14:textId="4DE66524" w:rsidR="00DF1B26" w:rsidRPr="0036642C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Παρασκευή 18:00-19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="573C7970" w14:textId="0C4B65C5" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="573C7970" w14:textId="0C4B65C5" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΧΟΡΟΣ HIP-HOP (10-15χρ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="460BB174" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="460BB174" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="0836126B" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="0836126B" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A2C98A0" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00AA0046" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5A2C98A0" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00AA0046" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE8145A" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00AA0046" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7BE8145A" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00AA0046" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1161C5EC" w14:textId="397C2009" w:rsidR="002612BA" w:rsidRPr="00AA0046" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="1161C5EC" w14:textId="397C2009" w:rsidR="00DF1B26" w:rsidRPr="00AA0046" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="551FC1EC" w14:textId="77777777" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="551FC1EC" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">Τρίτη </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EF2A0B6" w14:textId="1211EF8D" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6EF2A0B6" w14:textId="1211EF8D" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>14:30-15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0C45E0" w14:textId="2BB087E4" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6D0C45E0" w14:textId="2BB087E4" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="OLE_LINK25"/>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΚΑΡΑΤΕ (από 6 χρ.)</w:t>
             </w:r>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE1819D" w14:textId="3D0E4EDA" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="0AE1819D" w14:textId="3D0E4EDA" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">Γ’ Δημοτικό Αγλαντζιάς </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="03F79963" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="03F79963" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D6D570F" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="1D6D570F" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06B1992B" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="06B1992B" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="664DBB5E" w14:textId="3A6898EC" w:rsidR="002612BA" w:rsidRPr="00AA0046" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="664DBB5E" w14:textId="3A6898EC" w:rsidR="00DF1B26" w:rsidRPr="00AA0046" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C502526" w14:textId="77777777" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6C502526" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">Τρίτη </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F1A008E" w14:textId="3E5F6270" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4F1A008E" w14:textId="3E5F6270" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>15:30-16:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="339427A5" w14:textId="654963A1" w:rsidR="002612BA" w:rsidRPr="00AA0046" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="339427A5" w14:textId="654963A1" w:rsidR="00DF1B26" w:rsidRPr="00AA0046" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΚΑΡΑΤΕ (από 6 χρ.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55C1B989" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="55C1B989" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="197D530E" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="197D530E" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4CC40B8F" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4CC40B8F" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17FC4751" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="17FC4751" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4448A426" w14:textId="1F68711F" w:rsidR="002612BA" w:rsidRPr="00AA0046" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4448A426" w14:textId="1F68711F" w:rsidR="00DF1B26" w:rsidRPr="00AA0046" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFC9EF7" w14:textId="591B8873" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4CFC9EF7" w14:textId="591B8873" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Σάββατο 11:00-12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="126B4333" w14:textId="5BC7D1DD" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="126B4333" w14:textId="5BC7D1DD" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΣΚΑΚΙ (Επ.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37FDAA5C" w14:textId="05706E05" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="37FDAA5C" w14:textId="05706E05" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Ε’ Δημοτικό Αγλαντζιάς (Κόκκινη Αίθουσα 017)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="4D59B353" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="4D59B353" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77E80C6F" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="77E80C6F" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C32020D" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="1C32020D" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45856CC9" w14:textId="117ABFA1" w:rsidR="002612BA" w:rsidRPr="00AA0046" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="45856CC9" w14:textId="117ABFA1" w:rsidR="00DF1B26" w:rsidRPr="00AA0046" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAB4079" w14:textId="0C17EDDB" w:rsidR="002612BA" w:rsidRPr="001058C6" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2AAB4079" w14:textId="0C17EDDB" w:rsidR="00DF1B26" w:rsidRPr="001058C6" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Σάββατο 12:00-13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D5398D" w14:textId="036B34AB" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="06D5398D" w14:textId="036B34AB" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΣΚΑΚΙ (Επ.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0D96A9" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="3D0D96A9" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="64273E35" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="64273E35" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05416081" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="05416081" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="OLE_LINK15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="381FF72D" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="381FF72D" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5A49AC" w14:textId="2F8C18E5" w:rsidR="002612BA" w:rsidRPr="00AA0046" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="3D5A49AC" w14:textId="2F8C18E5" w:rsidR="00DF1B26" w:rsidRPr="00AA0046" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>090</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0BC572" w14:textId="7E1B9D22" w:rsidR="002612BA" w:rsidRPr="00501035" w:rsidRDefault="002612BA" w:rsidP="00595293">
+          <w:p w14:paraId="7D0BC572" w14:textId="7E1B9D22" w:rsidR="00DF1B26" w:rsidRPr="00501035" w:rsidRDefault="00DF1B26" w:rsidP="00595293">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595293">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Σάββατο 11:00-12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47A291C9" w14:textId="1CC16A11" w:rsidR="002612BA" w:rsidRPr="00595293" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="47A291C9" w14:textId="1CC16A11" w:rsidR="00DF1B26" w:rsidRPr="00595293" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΠΟΔΟΣΦΑΙΡΟ (8-12χρ.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF9E732" w14:textId="4D72EFAB" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4EF9E732" w14:textId="4D72EFAB" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">Ε’ Δημοτικό Αγλαντζιάς (Κλειστή Αίθουσα) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="6"/>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="682303F4" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="682303F4" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="508A5750" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="508A5750" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66446CA8" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="66446CA8" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0945A4" w14:textId="43F94837" w:rsidR="002612BA" w:rsidRPr="00501035" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6A0945A4" w14:textId="43F94837" w:rsidR="00DF1B26" w:rsidRPr="00501035" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D06FEEC" w14:textId="4B8278E3" w:rsidR="002612BA" w:rsidRPr="00501035" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="1D06FEEC" w14:textId="4B8278E3" w:rsidR="00DF1B26" w:rsidRPr="00501035" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δευτέρα 18:30-19:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="306E5976" w14:textId="69517615" w:rsidR="002612BA" w:rsidRPr="00501035" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="306E5976" w14:textId="69517615" w:rsidR="00DF1B26" w:rsidRPr="00501035" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΚΙΘΑΡΑ (9-15 χρ.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="601D8924" w14:textId="54F402D1" w:rsidR="002612BA" w:rsidRPr="00501035" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="601D8924" w14:textId="54F402D1" w:rsidR="00DF1B26" w:rsidRPr="00501035" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F85A8D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Ε’ Δημοτικό Αγλαντζιάς (Αίθουσα Μουσικής)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="76F7D34F" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="76F7D34F" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="225B8FF1" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="225B8FF1" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DADE466" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2DADE466" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="031FDA5A" w14:textId="51088EB7" w:rsidR="002612BA" w:rsidRPr="00501035" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="031FDA5A" w14:textId="51088EB7" w:rsidR="00DF1B26" w:rsidRPr="00501035" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78085222" w14:textId="21AD83E7" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="78085222" w14:textId="21AD83E7" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τρίτη 18:30-19:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7243DF55" w14:textId="70457736" w:rsidR="002612BA" w:rsidRPr="00F85A8D" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7243DF55" w14:textId="70457736" w:rsidR="00DF1B26" w:rsidRPr="00F85A8D" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="OLE_LINK26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΠΙΑΝΟ</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Επ. 1 8-11 χρ.)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Επ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>. 1 8-11 χρ.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30DBAFE6" w14:textId="4543CBF3" w:rsidR="002612BA" w:rsidRPr="00F85A8D" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="30DBAFE6" w14:textId="4543CBF3" w:rsidR="00DF1B26" w:rsidRPr="00F85A8D" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="5B7504F5" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="5B7504F5" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C7265DA" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="1C7265DA" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBA2240" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6BBA2240" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC0EB15" w14:textId="141C731A" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5EC0EB15" w14:textId="141C731A" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A076BF5" w14:textId="0A9D527E" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2A076BF5" w14:textId="0A9D527E" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Σάββατο 13:45-14:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2366C56A" w14:textId="70AC47CF" w:rsidR="002612BA" w:rsidRPr="00F85A8D" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2366C56A" w14:textId="70AC47CF" w:rsidR="00DF1B26" w:rsidRPr="00F85A8D" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">ΠΙΑΝΟ </w:t>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="OLE_LINK27"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>(Επ. 2 8-11 χρ.)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Επ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>. 2 8-11 χρ.)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38B03884" w14:textId="4C6C5A0A" w:rsidR="002612BA" w:rsidRPr="00F85A8D" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="38B03884" w14:textId="4C6C5A0A" w:rsidR="00DF1B26" w:rsidRPr="00F85A8D" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="4003E4F8" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="4003E4F8" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="334BFF26" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="334BFF26" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05882DF9" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="05882DF9" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="545862C7" w14:textId="6375ED84" w:rsidR="002612BA" w:rsidRPr="008E0842" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="545862C7" w14:textId="6375ED84" w:rsidR="00DF1B26" w:rsidRPr="008E0842" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>094</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66973AFF" w14:textId="67817D0F" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="66973AFF" w14:textId="67817D0F" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Σάββατο 12:15-13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52BF3415" w14:textId="218B5315" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="52BF3415" w14:textId="0AD3D6C0" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΜΟΥΣΙΚΗ ΓΙΑ ΒΡΕΦΗ</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F4F8B" w:rsidRPr="009F4F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4F8B" w:rsidRPr="009F4F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>1-2χρ</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4F8B" w:rsidRPr="009F4F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3DF59B" w14:textId="205E91FF" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="0C3DF59B" w14:textId="205E91FF" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Ε’ Δημοτικό Αγλαντζιάς (Αίθουσα Μουσικής)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="0AAEFCB6" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="0AAEFCB6" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7073D7A1" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7073D7A1" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27243E04" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="27243E04" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="346BE31D" w14:textId="1FD9E5CA" w:rsidR="002612BA" w:rsidRPr="008E0842" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="346BE31D" w14:textId="1FD9E5CA" w:rsidR="00DF1B26" w:rsidRPr="008E0842" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="29F4AA33" w14:textId="7B5E6A67" w:rsidR="002612BA" w:rsidRPr="00D84165" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="29F4AA33" w14:textId="7B5E6A67" w:rsidR="00DF1B26" w:rsidRPr="00D84165" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Σάββατο 13:00-13:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A323820" w14:textId="59FCB351" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2A323820" w14:textId="2B92403E" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΜΟΥΣΙΚΟΚΙΝΗΤΙΚΗ</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F4F8B" w:rsidRPr="009F4F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4F8B" w:rsidRPr="009F4F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>4-6 χρ.</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="639FF60B" w14:textId="44684850" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="639FF60B" w14:textId="44684850" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="7E3D60B8" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="7E3D60B8" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66117DA6" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="66117DA6" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="480E39FF" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="480E39FF" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64D3CCAB" w14:textId="546A28CB" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="64D3CCAB" w14:textId="546A28CB" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5F9E94" w14:textId="60FD74B2" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2C5F9E94" w14:textId="60FD74B2" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τρίτη 14:00-15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B53612A" w14:textId="46E158BB" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6B53612A" w14:textId="46E158BB" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>FUN ENGLISH: 5-7ΧΡ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78C37A72" w14:textId="69B8F00E" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="78C37A72" w14:textId="69B8F00E" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Ε’ Δημοτικό Αγλαντζιάς (Κόκκινη Αίθουσα 017)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="604A06FF" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w14:paraId="604A06FF" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0AC27A5A" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0AC27A5A" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="OLE_LINK2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61DC937A" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="61DC937A" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRPr="00FC7A2C" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6612A5C8" w14:textId="700201A4" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6612A5C8" w14:textId="700201A4" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>097</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="232314BD" w14:textId="77777777" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="232314BD" w14:textId="77777777" w:rsidR="00DF1B26" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">Τρίτη </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="746ECA29" w14:textId="6B9736ED" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="746ECA29" w14:textId="6B9736ED" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>17:00-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="594E854C" w14:textId="1DE1025F" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="594E854C" w14:textId="1DE1025F" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΤΟΞΟΒΟΛΙΑ (7-14 χρ.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="345C9EEF" w14:textId="1306085D" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="345C9EEF" w14:textId="1306085D" w:rsidR="00DF1B26" w:rsidRPr="002F3BFF" w:rsidRDefault="00DF1B26" w:rsidP="000B4EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Στάδιο Αγλαντζιάς</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="39F2EF2A" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:bookmarkEnd w:id="9"/>
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="472EA18B" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5741DE45" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="38C59393" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F8E36C" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="0EBB41BA" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B395E5B" w14:textId="679E9320" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...21 lines deleted...]
-              <w:t>098</w:t>
+          <w:p w14:paraId="40D52F72" w14:textId="087C315D" w:rsidR="006540EC" w:rsidRPr="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006540EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="52E5A4C5" w14:textId="77B0942A" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...69 lines deleted...]
-              <w:t>:00</w:t>
+          <w:p w14:paraId="4D8A0F11" w14:textId="4B6DD4BD" w:rsidR="006540EC" w:rsidRPr="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006540EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τετάρτη 17:00-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEEFFFE" w14:textId="53786B14" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...22 lines deleted...]
-              <w:t>ΕΛΛΗΝΙΚΟΙ ΛΑΪΚΟΙ ΧΟΡΟΙ</w:t>
+          <w:p w14:paraId="4470D32C" w14:textId="2070031C" w:rsidR="006540EC" w:rsidRPr="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006540EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΤΟΞΟΒΟΛΙΑ (7-14 χρ.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41DF98BA" w14:textId="4ADA11CD" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...23 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="37620A37" w14:textId="41E03B1F" w:rsidR="006540EC" w:rsidRPr="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006540EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Δημοτικό Στάδιο </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006540EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Αγλαντζιάς</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="2802AC36" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="39F2EF2A" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="539FBEBB" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5741DE45" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3264F044" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="14F8E36C" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65621C7E" w14:textId="42EEFBB9" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2B395E5B" w14:textId="679E9320" w:rsidR="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>099</w:t>
+              <w:t>098</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FEC0C06" w14:textId="2E21B7DD" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="52E5A4C5" w14:textId="77B0942A" w:rsidR="006540EC" w:rsidRPr="002F3BFF" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Π</w:t>
+            </w:r>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Δευτέρα 15:30-16:30</w:t>
+              <w:t>αρασκευή 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F3BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F3BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9644DB" w14:textId="40E165E2" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4EEEFFFE" w14:textId="664ED9CB" w:rsidR="006540EC" w:rsidRPr="002F3BFF" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>ΠΟΛΥΧΡΩΜΑ ΠΙΝΕΛΑ</w:t>
+              <w:t>ΕΛΛΗΝΙΚΟΙ ΛΑΪΚΟΙ ΧΟΡΟΙ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006540EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(Μέχρι 12 ετών)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="28DC5702" w14:textId="4A038417" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DF98BA" w14:textId="4ADA11CD" w:rsidR="006540EC" w:rsidRPr="002F3BFF" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3BFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Πολυδύναμο Δημοτικό Κέντρο Λευκωσίας</w:t>
+              <w:t>Πολυδύναμο Κέντρο Αγίου Δομετίου</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="01A3094E" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="2802AC36" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C24A301" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="539FBEBB" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="248E4AD6" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="3264F044" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01D9B5C2" w14:textId="142889D5" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="65621C7E" w14:textId="42EEFBB9" w:rsidR="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>100</w:t>
+              <w:t>099</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="181E87EE" w14:textId="63587C90" w:rsidR="002612BA" w:rsidRPr="007E2861" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="7FEC0C06" w14:textId="2E21B7DD" w:rsidR="006540EC" w:rsidRPr="002F3BFF" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα 15:30-16:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9644DB" w14:textId="7A38AAC4" w:rsidR="006540EC" w:rsidRPr="002F3BFF" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΠΟΛΥΧΡΩΜΑ ΠΙΝΕΛΑ</w:t>
+            </w:r>
+            <w:r w:rsidR="00175125">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00175125" w:rsidRPr="00175125">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00175125" w:rsidRPr="00175125">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>5-12 χρ.</w:t>
+            </w:r>
+            <w:r w:rsidR="00175125" w:rsidRPr="00175125">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DC5702" w14:textId="4A038417" w:rsidR="006540EC" w:rsidRPr="002F3BFF" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πολυδύναμο Δημοτικό Κέντρο Λευκωσίας</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="75B7F17C" w14:textId="77777777" w:rsidTr="000B4EB0">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6719F396" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A29EB3" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAF37BC" w14:textId="27B4E9F4" w:rsidR="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F9E0B1" w14:textId="247DA902" w:rsidR="006540EC" w:rsidRPr="007E2861" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B3EF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα 16:15-17:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="072DC563" w14:textId="22757F57" w:rsidR="006540EC" w:rsidRPr="001B3EF5" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B3EF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Ζ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B3EF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>Πέμπτη 15:30 - 16:30</w:t>
+              <w:t xml:space="preserve">UMBA KIDS JUNIOR (7-12 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B3EF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>χρ</w:t>
+            </w:r>
+            <w:r w:rsidR="001F136E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B3EF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FA2DB4" w14:textId="012E0631" w:rsidR="006540EC" w:rsidRPr="001B3EF5" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B3EF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πολυδύναμο Κέντρο Αγίου Δομετίου</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="4C0C761E" w14:textId="77777777" w:rsidTr="000B4EB0">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C462C5F" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B210B61" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBE8464" w14:textId="4471A969" w:rsidR="006540EC" w:rsidRPr="007B7DE5" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E9EFC8" w14:textId="6A85517A" w:rsidR="006540EC" w:rsidRPr="00DF1B26" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τετάρτη 16:30-17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66516EA2" w14:textId="201FD0BE" w:rsidR="002612BA" w:rsidRPr="002F3BFF" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...23 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="69A0A472" w14:textId="215AEE5E" w:rsidR="006540EC" w:rsidRPr="00DF1B26" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="OLE_LINK1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Γυμναστική για παιδιά  (8-12χρ)</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D18C9E" w14:textId="4DDEC728" w:rsidR="006540EC" w:rsidRPr="001B3EF5" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Αγίου Ανδρέα</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="62DD8A17" w14:textId="77777777" w:rsidTr="000B4EB0">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="6BD8C951" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B0288D" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F109A70" w14:textId="4CEC5DE1" w:rsidR="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B01A636" w14:textId="68224078" w:rsidR="006540EC" w:rsidRPr="001B3EF5" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πέμπτη 16:30-17:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29523232" w14:textId="6718CE13" w:rsidR="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Γυμναστική για παιδιά  (8-12χρ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="515C7411" w14:textId="2CA5E651" w:rsidR="006540EC" w:rsidRPr="001B3EF5" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πολυδύναμο Κέντρο Αγίου Δομετίου</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="18E6A1D4" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="18E6A1D4" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="467"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="76217721" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00A4173B" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="76217721" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00A4173B" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CE422D9" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00A4173B" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7CE422D9" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00A4173B" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5719D465" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00A4173B" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5719D465" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00A4173B" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7228D6B7" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="004F1152">
+          <w:p w14:paraId="7228D6B7" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>908</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23C20E5D" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...14 lines deleted...]
-          <w:p w14:paraId="66ADBE34" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="23C20E5D" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66ADBE34" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΜΑΘΗΜΑΤΑ ΡΟΜΠΟΤΙΚΗΣ</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60BD4EB5" w14:textId="77777777" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="60BD4EB5" w14:textId="77777777" w:rsidR="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5297B7B7" w14:textId="77777777" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5297B7B7" w14:textId="77777777" w:rsidR="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3266C87A" w14:textId="59815B48" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="3266C87A" w14:textId="59815B48" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>120 Ευρώ / έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C25C644" w14:textId="6C6A3070" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2C25C644" w14:textId="6C6A3070" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="4033DF4B" w14:textId="324D1982" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4033DF4B" w14:textId="324D1982" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="001F136E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Δευτέρα 16:00-17:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1924EBDC" w14:textId="6FF01047" w:rsidR="002612BA" w:rsidRPr="00A901AE" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="1924EBDC" w14:textId="570A8E4E" w:rsidR="006540EC" w:rsidRPr="0079186F" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Επίπεδο 1</w:t>
             </w:r>
-            <w:r w:rsidR="00A901AE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>6χρ-8χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387919FC" w14:textId="3295A29B" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="387919FC" w14:textId="3295A29B" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Ε΄ Δημοτικό Αγλαντζιάς Κόκκινη Αίθουσα 017</w:t>
+              <w:t xml:space="preserve">Ε΄ Δημοτικό </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Αγλαντζιάς</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Κόκκινη Αίθουσα 017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="36DD1B5E" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="36DD1B5E" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62DB0E37" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="62DB0E37" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08BD49C5" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="08BD49C5" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60C3D2B8" w14:textId="47A1704E" w:rsidR="002612BA" w:rsidRPr="009C02B4" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="60C3D2B8" w14:textId="47A1704E" w:rsidR="006540EC" w:rsidRPr="009C02B4" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5377D9F9" w14:textId="647A142F" w:rsidR="002612BA" w:rsidRPr="002612BA" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5377D9F9" w14:textId="647A142F" w:rsidR="006540EC" w:rsidRPr="002612BA" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-CY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Δευτέρα 17:00-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD001C7" w14:textId="39EBC737" w:rsidR="002612BA" w:rsidRPr="00A901AE" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5BD001C7" w14:textId="39EBC737" w:rsidR="006540EC" w:rsidRPr="00A901AE" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Επίπεδο 1</w:t>
             </w:r>
-            <w:r w:rsidR="00A901AE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>6χρ-8χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E11485" w14:textId="7C7BC085" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="55E11485" w14:textId="7C7BC085" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="0119C5B4" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="0119C5B4" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="359478EB" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="359478EB" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEFAADC" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="1BEFAADC" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="547A8B71" w14:textId="577D580E" w:rsidR="002612BA" w:rsidRPr="009C02B4" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="547A8B71" w14:textId="577D580E" w:rsidR="006540EC" w:rsidRPr="009C02B4" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="7C445FDD" w14:textId="4B78C58A" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7C445FDD" w14:textId="4B78C58A" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-CY" w:eastAsia="en-CY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002612BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Τρίτη 16:00-17:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA4B00D" w14:textId="025601AB" w:rsidR="002612BA" w:rsidRPr="00A901AE" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="3FA4B00D" w14:textId="025601AB" w:rsidR="006540EC" w:rsidRPr="00A901AE" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002612BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">Επίπεδο </w:t>
             </w:r>
-            <w:r w:rsidR="00A901AE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">2, </w:t>
             </w:r>
             <w:r w:rsidRPr="002612BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>6-8χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C02C3AE" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2C02C3AE" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="6D859381" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="6D859381" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54C2358C" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="54C2358C" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="398D2DAD" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="398D2DAD" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="781E27C7" w14:textId="2F90929E" w:rsidR="002612BA" w:rsidRPr="009C02B4" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="781E27C7" w14:textId="2F90929E" w:rsidR="006540EC" w:rsidRPr="009C02B4" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1FDF2783" w14:textId="77777777" w:rsidR="005E5140" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
+          <w:p w14:paraId="1FDF2783" w14:textId="77777777" w:rsidR="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Τ</w:t>
             </w:r>
-            <w:r w:rsidR="002612BA" w:rsidRPr="002612BA">
+            <w:r w:rsidRPr="002612BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ρίτη </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CE50A66" w14:textId="01AE898A" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7CE50A66" w14:textId="01AE898A" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002612BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>17:00-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4613AD2B" w14:textId="388AAC08" w:rsidR="002612BA" w:rsidRPr="00A901AE" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4613AD2B" w14:textId="388AAC08" w:rsidR="006540EC" w:rsidRPr="00A901AE" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002612BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Επίπεδο 2, 6-8χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE7250E" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7BE7250E" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="4B488FF8" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="4B488FF8" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38789ACC" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="38789ACC" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05D76359" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="05D76359" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="330AFBA4" w14:textId="051CE250" w:rsidR="002612BA" w:rsidRPr="009C02B4" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="330AFBA4" w14:textId="051CE250" w:rsidR="006540EC" w:rsidRPr="009C02B4" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="47647FCB" w14:textId="35DFD6FA" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="00A901AE" w:rsidP="000B4EB0">
+          <w:p w14:paraId="47647FCB" w14:textId="35DFD6FA" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-CY" w:eastAsia="en-CY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A901AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Πέμπτη 16:00-17:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="691159A6" w14:textId="38EE18B7" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="00A901AE" w:rsidP="000B4EB0">
+          <w:p w14:paraId="691159A6" w14:textId="38EE18B7" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A901AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Επίπεδο 3, 7-9χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A9344F" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="59A9344F" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="041B6344" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="041B6344" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39C7EBB2" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="39C7EBB2" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45A9D3E5" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="45A9D3E5" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F32D5EE" w14:textId="3751E0D4" w:rsidR="002612BA" w:rsidRPr="009C02B4" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
+          <w:p w14:paraId="1F32D5EE" w14:textId="3751E0D4" w:rsidR="006540EC" w:rsidRPr="009C02B4" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1C10DF79" w14:textId="3F45B492" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="005E5140" w:rsidP="005E5140">
+          <w:p w14:paraId="1C10DF79" w14:textId="3F45B492" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5140">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Πέμπτη 17:00-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69019E49" w14:textId="55C40D4D" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
+          <w:p w14:paraId="69019E49" w14:textId="55C40D4D" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5140">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Επίπεδο 3, 7-9χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E22476F" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7E22476F" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="61B1560E" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="61B1560E" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29BBD796" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="29BBD796" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="264A4B98" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="264A4B98" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B42BF3E" w14:textId="46F456C8" w:rsidR="002612BA" w:rsidRPr="005E5140" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
+          <w:p w14:paraId="0B42BF3E" w14:textId="46F456C8" w:rsidR="006540EC" w:rsidRPr="005E5140" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="56795F8A" w14:textId="0CA11581" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
+          <w:p w14:paraId="56795F8A" w14:textId="0CA11581" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5140">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Πέμπτη 18:00-19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5442C853" w14:textId="62E216FC" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
-[...22 lines deleted...]
-              <w:t>Ε</w:t>
+          <w:p w14:paraId="5442C853" w14:textId="630B832F" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00986E6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Επίπεδο 1-2</w:t>
             </w:r>
             <w:r w:rsidRPr="005E5140">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>πίπεδο 3, 9-12χρ</w:t>
+              <w:t>, 9-12χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="210BEDDF" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="210BEDDF" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="598089D0" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="598089D0" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B3F5351" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="6B3F5351" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="776C2A68" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="776C2A68" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA3CBD9" w14:textId="04C83122" w:rsidR="002612BA" w:rsidRPr="009C02B4" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="0BA3CBD9" w14:textId="04C83122" w:rsidR="006540EC" w:rsidRPr="009C02B4" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...10 lines deleted...]
-              <w:t>08</w:t>
+              <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="38660B51" w14:textId="3CCECF36" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
+          <w:p w14:paraId="38660B51" w14:textId="3CCECF36" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5140">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Παρασκευή 16:00-17:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C020DDB" w14:textId="1D54D4D2" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7C020DDB" w14:textId="1D54D4D2" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5140">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Επίπεδο 4, 7-9χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75DA79D3" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="75DA79D3" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="0EA96CB5" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="0EA96CB5" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3333DBA3" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="3333DBA3" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="677DC558" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="677DC558" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F08A599" w14:textId="6D59F273" w:rsidR="002612BA" w:rsidRPr="009C02B4" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5F08A599" w14:textId="6D59F273" w:rsidR="006540EC" w:rsidRPr="009C02B4" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...10 lines deleted...]
-              <w:t>09</w:t>
+              <w:t>109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="60ED7CA8" w14:textId="5A55E6EB" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
+          <w:p w14:paraId="60ED7CA8" w14:textId="5A55E6EB" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5140">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Παρασκευή 17:00-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="107D1FD5" w14:textId="74FF9A1A" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
+          <w:p w14:paraId="107D1FD5" w14:textId="74FF9A1A" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5140">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Επίπεδο 4, 7-9χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3AED2C" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2B3AED2C" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="42474066" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="42474066" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="361"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14BC0651" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="14BC0651" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4B0B80" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="0C4B0B80" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3604D836" w14:textId="75AA09A6" w:rsidR="002612BA" w:rsidRPr="009C02B4" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="3604D836" w14:textId="75AA09A6" w:rsidR="006540EC" w:rsidRPr="009C02B4" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...10 lines deleted...]
-              <w:t>10</w:t>
+              <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="72E7579F" w14:textId="13CD4D0C" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
+          <w:p w14:paraId="72E7579F" w14:textId="13CD4D0C" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-CY" w:eastAsia="en-CY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5140">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Παρασκευή 18:00-19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="583648C2" w14:textId="12235100" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="005E5140" w:rsidP="000B4EB0">
+          <w:p w14:paraId="583648C2" w14:textId="12235100" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5140">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Επίπεδο 4, 9-12χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359222A1" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="359222A1" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="2B506ACB" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="2B506ACB" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF75330" w14:textId="77777777" w:rsidR="002612BA" w:rsidRDefault="002612BA" w:rsidP="006D3383">
-[...13 lines deleted...]
-          <w:p w14:paraId="6D3F155A" w14:textId="1BAFA7FB" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2AF75330" w14:textId="77777777" w:rsidR="006540EC" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D3F155A" w14:textId="1BAFA7FB" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
-            <w:r w:rsidR="00E14B10">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28231163" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
-[...14 lines deleted...]
-          <w:p w14:paraId="645EC7D2" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="28231163" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="645EC7D2" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΜΑΘΗΜΑΤΑ ΤΕΝΝΙΣ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2324C0B9" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="2324C0B9" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54022F3B" w14:textId="01DE9FF8" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="54022F3B" w14:textId="01DE9FF8" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="004C5E95">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0 Ευρώ / έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72DAC2D9" w14:textId="107165E6" w:rsidR="002612BA" w:rsidRPr="00627747" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="72DAC2D9" w14:textId="107165E6" w:rsidR="006540EC" w:rsidRPr="00627747" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="258079FD" w14:textId="2C377B15" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="258079FD" w14:textId="2C377B15" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-CY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3383">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Δευτέρα 14:30-15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD4ACFC" w14:textId="2030B79F" w:rsidR="002612BA" w:rsidRPr="00994615" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4CD4ACFC" w14:textId="2030B79F" w:rsidR="006540EC" w:rsidRPr="00994615" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="OLE_LINK28"/>
+            <w:bookmarkStart w:id="11" w:name="OLE_LINK28"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ΤΕΝΝΙΣ</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidRPr="006D3383">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3383">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6-8χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15FD23BB" w14:textId="0E1BCEAB" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="005C47BB" w:rsidP="000B4EB0">
+          <w:p w14:paraId="15FD23BB" w14:textId="0E1BCEAB" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Αθλητικές Εγκαταστάσεις Πανεπιστημίου Κύπρου</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="363633EC" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="363633EC" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="471DA784" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="471DA784" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B04E84" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="57B04E84" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C0F672" w14:textId="0D2E2C55" w:rsidR="002612BA" w:rsidRPr="00627747" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="21C0F672" w14:textId="0D2E2C55" w:rsidR="006540EC" w:rsidRPr="00627747" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="63C9883A" w14:textId="0C187918" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="63C9883A" w14:textId="0C187918" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3383">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Πέμπτη 14:30-15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="457C06EB" w14:textId="33ADA817" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="457C06EB" w14:textId="33ADA817" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ΤΕΝΝΙΣ</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3383">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3383">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6-8χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42223ACA" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="42223ACA" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="33DB31F0" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="33DB31F0" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5872A4B9" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="5872A4B9" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41262BB1" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="41262BB1" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70670103" w14:textId="61916FDE" w:rsidR="002612BA" w:rsidRPr="00627747" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="70670103" w14:textId="61916FDE" w:rsidR="006540EC" w:rsidRPr="00627747" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="75CCCB7A" w14:textId="660FEBCE" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="75CCCB7A" w14:textId="660FEBCE" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3383">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Δευτέρα 15:30-16:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA70C3E" w14:textId="6892C000" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="4CA70C3E" w14:textId="6892C000" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ΤΕΝΝΙΣ</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3383">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3383">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9-12χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8D895B" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="3F8D895B" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w14:paraId="75C4826E" w14:textId="77777777" w:rsidTr="000B4EB0">
+      <w:tr w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w14:paraId="75C4826E" w14:textId="77777777" w:rsidTr="000B4EB0">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B17A1C5" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7B17A1C5" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54A5FDBF" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="54A5FDBF" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0479E6" w14:textId="3A2C4FB5" w:rsidR="002612BA" w:rsidRPr="00627747" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7F0479E6" w14:textId="3A2C4FB5" w:rsidR="006540EC" w:rsidRPr="00627747" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="69C573DF" w14:textId="3FF9D09E" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="69C573DF" w14:textId="3FF9D09E" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-CY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3383">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Πέμπτη 15:30-16:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56FB3403" w14:textId="2AFBFE9A" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="006D3383" w:rsidP="000B4EB0">
+          <w:p w14:paraId="56FB3403" w14:textId="2AFBFE9A" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ΤΕΝΝΙΣ </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3383">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9-12χρ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E07368C" w14:textId="77777777" w:rsidR="002612BA" w:rsidRPr="00FC7A2C" w:rsidRDefault="002612BA" w:rsidP="000B4EB0">
+          <w:p w14:paraId="7E07368C" w14:textId="77777777" w:rsidR="006540EC" w:rsidRPr="00FC7A2C" w:rsidRDefault="006540EC" w:rsidP="006540EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="7EAF9FEF" w14:textId="77777777" w:rsidR="00507C83" w:rsidRPr="00994615" w:rsidRDefault="00507C83" w:rsidP="00507C83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79508DF1" w14:textId="77777777" w:rsidR="00712DDE" w:rsidRDefault="00712DDE"/>
     <w:sectPr w:rsidR="00712DDE" w:rsidSect="00507C83">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1560" w:left="1418" w:header="454" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66D23FFC" w14:textId="77777777" w:rsidR="00FC20ED" w:rsidRDefault="00FC20ED">
+    <w:p w14:paraId="665B3B48" w14:textId="77777777" w:rsidR="00A05562" w:rsidRDefault="00A05562">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="799EAB5E" w14:textId="77777777" w:rsidR="00FC20ED" w:rsidRDefault="00FC20ED">
+    <w:p w14:paraId="3336E648" w14:textId="77777777" w:rsidR="00A05562" w:rsidRDefault="00A05562">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F17FFB4" w14:textId="77777777" w:rsidR="00FC20ED" w:rsidRDefault="00FC20ED">
+    <w:p w14:paraId="467A3A9A" w14:textId="77777777" w:rsidR="00A05562" w:rsidRDefault="00A05562">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="075DA00E" w14:textId="77777777" w:rsidR="00FC20ED" w:rsidRDefault="00FC20ED">
+    <w:p w14:paraId="277159B3" w14:textId="77777777" w:rsidR="00A05562" w:rsidRDefault="00A05562">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3297972D" w14:textId="77777777" w:rsidR="00507C83" w:rsidRDefault="00507C83">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22EA30A7" wp14:editId="0D592A26">
           <wp:extent cx="5516880" cy="1047750"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
@@ -11862,160 +12892,179 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00507C83"/>
     <w:rsid w:val="00026901"/>
     <w:rsid w:val="00040362"/>
     <w:rsid w:val="000E4E11"/>
+    <w:rsid w:val="0012358A"/>
     <w:rsid w:val="00127268"/>
     <w:rsid w:val="00131031"/>
     <w:rsid w:val="00143F86"/>
+    <w:rsid w:val="00175125"/>
     <w:rsid w:val="0019243D"/>
     <w:rsid w:val="001A4DE9"/>
+    <w:rsid w:val="001B3EF5"/>
+    <w:rsid w:val="001F136E"/>
     <w:rsid w:val="00224A2F"/>
     <w:rsid w:val="002337DC"/>
     <w:rsid w:val="002612BA"/>
     <w:rsid w:val="00276086"/>
     <w:rsid w:val="00281D74"/>
     <w:rsid w:val="00292DB8"/>
     <w:rsid w:val="002B1D86"/>
     <w:rsid w:val="002F27A3"/>
     <w:rsid w:val="002F3BFF"/>
     <w:rsid w:val="00317756"/>
+    <w:rsid w:val="0032741D"/>
     <w:rsid w:val="00330E97"/>
     <w:rsid w:val="00351881"/>
     <w:rsid w:val="00361CEC"/>
+    <w:rsid w:val="003B0A3E"/>
     <w:rsid w:val="003C78DF"/>
     <w:rsid w:val="003D1003"/>
     <w:rsid w:val="003D647F"/>
     <w:rsid w:val="00464BC9"/>
     <w:rsid w:val="00477950"/>
     <w:rsid w:val="004B7177"/>
     <w:rsid w:val="004C5E95"/>
     <w:rsid w:val="004D393C"/>
     <w:rsid w:val="004F1152"/>
     <w:rsid w:val="004F2D63"/>
     <w:rsid w:val="00507C83"/>
     <w:rsid w:val="00521F89"/>
     <w:rsid w:val="0054293A"/>
+    <w:rsid w:val="005453A7"/>
     <w:rsid w:val="00573784"/>
+    <w:rsid w:val="0057474F"/>
     <w:rsid w:val="0058469F"/>
     <w:rsid w:val="00595293"/>
     <w:rsid w:val="005A4BD4"/>
     <w:rsid w:val="005C47BB"/>
     <w:rsid w:val="005E5140"/>
     <w:rsid w:val="005F626D"/>
+    <w:rsid w:val="006540EC"/>
     <w:rsid w:val="00657CC8"/>
     <w:rsid w:val="0066621E"/>
     <w:rsid w:val="006A5B09"/>
     <w:rsid w:val="006B1B66"/>
     <w:rsid w:val="006D3383"/>
     <w:rsid w:val="006E6EC1"/>
     <w:rsid w:val="00712DDE"/>
     <w:rsid w:val="00760FA6"/>
     <w:rsid w:val="007763CA"/>
+    <w:rsid w:val="0079186F"/>
     <w:rsid w:val="007B1E07"/>
+    <w:rsid w:val="007B7DE5"/>
     <w:rsid w:val="007E2861"/>
     <w:rsid w:val="008022C5"/>
     <w:rsid w:val="00817E72"/>
     <w:rsid w:val="008577CD"/>
     <w:rsid w:val="008968EA"/>
     <w:rsid w:val="008E765D"/>
     <w:rsid w:val="00903DC8"/>
     <w:rsid w:val="00907214"/>
     <w:rsid w:val="00917544"/>
     <w:rsid w:val="00954739"/>
     <w:rsid w:val="0096094E"/>
     <w:rsid w:val="009773CD"/>
+    <w:rsid w:val="00986E6E"/>
     <w:rsid w:val="009B205F"/>
     <w:rsid w:val="009C7F5F"/>
     <w:rsid w:val="009E69AD"/>
     <w:rsid w:val="009E73AA"/>
+    <w:rsid w:val="009F4F8B"/>
     <w:rsid w:val="00A0381C"/>
+    <w:rsid w:val="00A05562"/>
     <w:rsid w:val="00A057EC"/>
     <w:rsid w:val="00A40B3E"/>
     <w:rsid w:val="00A72E7F"/>
     <w:rsid w:val="00A75A31"/>
     <w:rsid w:val="00A901AE"/>
     <w:rsid w:val="00AF1645"/>
     <w:rsid w:val="00B03C73"/>
+    <w:rsid w:val="00B66D9F"/>
     <w:rsid w:val="00BA7DD4"/>
+    <w:rsid w:val="00BC6937"/>
+    <w:rsid w:val="00C15992"/>
     <w:rsid w:val="00C16EB9"/>
     <w:rsid w:val="00C2638C"/>
     <w:rsid w:val="00C36F51"/>
     <w:rsid w:val="00D04A9B"/>
     <w:rsid w:val="00D160E4"/>
     <w:rsid w:val="00D34C1A"/>
     <w:rsid w:val="00D60CBB"/>
     <w:rsid w:val="00D821E5"/>
     <w:rsid w:val="00D9282B"/>
     <w:rsid w:val="00D932E5"/>
     <w:rsid w:val="00D95ADA"/>
     <w:rsid w:val="00DA1915"/>
     <w:rsid w:val="00DD0C6D"/>
+    <w:rsid w:val="00DF1B26"/>
     <w:rsid w:val="00E04A09"/>
     <w:rsid w:val="00E14B10"/>
     <w:rsid w:val="00E5081C"/>
     <w:rsid w:val="00E61270"/>
     <w:rsid w:val="00E741CD"/>
     <w:rsid w:val="00E9477C"/>
     <w:rsid w:val="00EB73E0"/>
     <w:rsid w:val="00EF09FE"/>
     <w:rsid w:val="00F35451"/>
     <w:rsid w:val="00F80305"/>
     <w:rsid w:val="00F92E0C"/>
     <w:rsid w:val="00FC20ED"/>
     <w:rsid w:val="00FE7364"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -12517,51 +13566,50 @@
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00507C83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -13222,69 +14270,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>655</Words>
-  <Characters>3737</Characters>
+  <Words>707</Words>
+  <Characters>4033</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4384</CharactersWithSpaces>
+  <CharactersWithSpaces>4731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katerina Koni</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>