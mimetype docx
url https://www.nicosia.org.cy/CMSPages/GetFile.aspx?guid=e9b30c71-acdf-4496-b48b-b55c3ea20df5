--- v1 (2026-08-03)
+++ v2 (2026-09-18)
@@ -58,79 +58,77 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7A2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Ανοικτό Σχολείο</w:t>
       </w:r>
       <w:r w:rsidR="006E06FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A81B83">
+      <w:r w:rsidR="00A81B83" w:rsidRPr="00DF6D6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006E06FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00A81B83">
+      <w:r w:rsidR="00A81B83" w:rsidRPr="00DF6D6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7A2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4514B88C" w14:textId="278F5BD0" w:rsidR="002B5087" w:rsidRDefault="002B5087" w:rsidP="002B5087">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -327,59 +325,61 @@
       <w:r w:rsidR="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JCCSMART</w:t>
       </w:r>
       <w:r w:rsidR="00864CA9" w:rsidRPr="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">μετά την εγγραφή σας στο </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>noiazomai</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0259B5CF" w14:textId="77777777" w:rsidR="00FC5AAE" w:rsidRPr="004A4A7E" w:rsidRDefault="00FC5AAE" w:rsidP="004A4A7E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9998" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -585,896 +585,896 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(Συμπληρώστε με √ την δραστηριότητα)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="14DB4474" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="14DB4474" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="465"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D71C9DC" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="5D71C9DC" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7159D5B6" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="7159D5B6" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E688A53" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="1E688A53" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B8F5883" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="2B8F5883" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35436292" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="35436292" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="752951BA" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="752951BA" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D3152D7" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="4D3152D7" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7843EF1F" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="7843EF1F" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6139837A" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="6139837A" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7675CC0A" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="7675CC0A" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20218AFB" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="20218AFB" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24FDE38D" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
-[...139 lines deleted...]
-          <w:p w14:paraId="41DD6FAA" w14:textId="3E92FBB4" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="24FDE38D" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="581F3DEF" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C32094D" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="416ACE7A" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B354786" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68CFA544" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12D85E06" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DB2DD1D" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CF92F29" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27CF10FE" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41DD6FAA" w14:textId="3E92FBB4" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>905</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="222B867F" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="222B867F" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">ΜΑΘΗΜΑΤΑ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6711943D" w14:textId="236CDB73" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="6711943D" w14:textId="236CDB73" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">2 ΩΡΩΝ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2870CCF1" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="2870CCF1" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A72F8CB" w14:textId="1BAC4592" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="0A72F8CB" w14:textId="1BAC4592" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>120 Ευρώ / έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77BF42E8" w14:textId="6FAF30B0" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="77BF42E8" w14:textId="6FAF30B0" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F76C333" w14:textId="5F12B925" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="7F76C333" w14:textId="66D9714A" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DF6D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα και Τετάρτη 18:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>0-19:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2B84BA" w14:textId="75E94315" w:rsidR="00B00F06" w:rsidRPr="00D63E4A" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-              <w:t>18</w:t>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>SOMATIC FLOW/</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-              <w:t>19</w:t>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Ζ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF60DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>UMB</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF60DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΓΙΑ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF60DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="428F7729" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
-[...126 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Γ Καΐμακλίου</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="1E7E85D5" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="1E7E85D5" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3ADDC07A" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="3ADDC07A" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="682DD3D9" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="682DD3D9" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41250945" w14:textId="0A7374F2" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="41250945" w14:textId="0A7374F2" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44E162F3" w14:textId="5284C492" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="44E162F3" w14:textId="5284C492" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-CY" w:eastAsia="en-CY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Τρίτη 18:30-19:30 και Πέμπτη 18:00-19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="159DD7AD" w14:textId="2F6D09EA" w:rsidR="0013034A" w:rsidRPr="00D63E4A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="159DD7AD" w14:textId="2F6D09EA" w:rsidR="00B00F06" w:rsidRPr="00D63E4A" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>SOMATIC FLOW/</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
@@ -1522,507 +1522,537 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6367C1B1" w14:textId="46CDE2F0" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="6367C1B1" w14:textId="46CDE2F0" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CY" w:eastAsia="en-CY"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ε΄Δημοτικό Αγλαντζιάς Κλειστή Αίθουσα</w:t>
+              <w:t>Ε΄Δημοτικό</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Αγλαντζιάς Κλειστή Αίθουσα</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="7A460D6A" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="7A460D6A" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13A37653" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="13A37653" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00FF0BF9" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="00FF0BF9" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="537AFD50" w14:textId="3C1C110C" w:rsidR="0013034A" w:rsidRPr="00383BBD" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="537AFD50" w14:textId="3C1C110C" w:rsidR="00B00F06" w:rsidRPr="00383BBD" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3054C633" w14:textId="73884082" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+          <w:p w14:paraId="3054C633" w14:textId="7ACF6F39" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DF6D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Τρίτη και Πέμπτη 18:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0-19:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F445331" w14:textId="091CE5D4" w:rsidR="00B00F06" w:rsidRPr="00285341" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>SOMATIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00285341">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>FLOW</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00285341">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Ζ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E07A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>UMB</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00285341">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΓΙΑ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00285341">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B384F46" w14:textId="7F543C8D" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...175 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Λυκαβητού</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="00EFF0A5" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="00EFF0A5" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="357"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E46234B" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="2E46234B" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53C4B3A3" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="53C4B3A3" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2C4CD1" w14:textId="39B3A4F0" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="3C2C4CD1" w14:textId="39B3A4F0" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8BD2EF" w14:textId="5539D79E" w:rsidR="0013034A" w:rsidRPr="002215F5" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="0A8BD2EF" w14:textId="5539D79E" w:rsidR="00B00F06" w:rsidRPr="002215F5" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002215F5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τρίτη και Πέμπτη 17:30-18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3127C89B" w14:textId="2685700D" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="3127C89B" w14:textId="2685700D" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">CORE FLOW/PILATES </w:t>
             </w:r>
             <w:r>
@@ -2046,207 +2076,221 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0C41B4" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="004A4A7E" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="7B0C41B4" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="004A4A7E" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E47BB79" w14:textId="421D59D6" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="5E47BB79" w14:textId="421D59D6" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4560">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Δημοτικό Β Παλλουριώτισσας</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Δημοτικό Β </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E4560">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Παλλουριώτισσας</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00A81B83" w14:paraId="22F15F76" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FF36CE" w14:paraId="22F15F76" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="329"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FEF9BB2" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="0FEF9BB2" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7634C684" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="7634C684" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61B0ACE6" w14:textId="01605837" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="61B0ACE6" w14:textId="01605837" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51E5EE36" w14:textId="3E232E78" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="51E5EE36" w14:textId="3E232E78" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002215F5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τρίτη και Πέμπτη 18:30-19:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF074B7" w14:textId="68286063" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="7CF074B7" w14:textId="68286063" w:rsidR="00B00F06" w:rsidRPr="002E07A5" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">CORE FLOW/PILATES </w:t>
             </w:r>
             <w:r>
@@ -2270,552 +2314,524 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2FBA8E49" w14:textId="5C32DF7B" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+          <w:p w14:paraId="2FBA8E49" w14:textId="5C32DF7B" w:rsidR="00B00F06" w:rsidRPr="002E07A5" w:rsidRDefault="00B00F06" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="72CC2C92" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="72CC2C92" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="428"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E1494C7" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="0E1494C7" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="002E07A5" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="469C40B4" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="469C40B4" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="002E07A5" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="736B0BE2" w14:textId="6B595C75" w:rsidR="0013034A" w:rsidRPr="00252F13" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="736B0BE2" w14:textId="6B595C75" w:rsidR="00B00F06" w:rsidRPr="00252F13" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0321A277" w14:textId="6CF64B87" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="0321A277" w14:textId="6CF64B87" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732D06">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">Δευτέρα </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>18:00-19:00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CB3DCC7" w14:textId="4685A661" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="6CB3DCC7" w14:textId="4685A661" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>και Τετάρτη 19:00-20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEC606C" w14:textId="439EB701" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="7AEC606C" w14:textId="439EB701" w:rsidR="00B00F06" w:rsidRPr="002E07A5" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">CORE </w:t>
             </w:r>
-            <w:r w:rsidR="00B42DE9" w:rsidRPr="00FC7A2C">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>FLOW/PILATES</w:t>
-            </w:r>
+              <w:t>FLOW</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
+              <w:t xml:space="preserve">/PILATES </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΓΙΑ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF60DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>ΓΙΑ</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF60DE">
+              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B29ABEA" w14:textId="11467D64" w:rsidR="00B00F06" w:rsidRPr="002E07A5" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΠΙΠΕΔΟ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E07A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18B4FFF6" w14:textId="0399296E" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="18B4FFF6" w14:textId="0399296E" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732D06">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Α΄Δημοτικό Αγλαντζιάς</w:t>
+              <w:t>Α΄Δημοτικό</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Αγλαντζιάς</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="341DD5C9" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="341DD5C9" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="428"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="20E7FCA6" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="20E7FCA6" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="002E07A5" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED42A6B" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="7ED42A6B" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="002E07A5" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6C3AF7" w14:textId="0A54BC1B" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="2C6C3AF7" w14:textId="0A54BC1B" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1EE561" w14:textId="4C1EF822" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="00177F63" w:rsidP="00732D06">
-[...18 lines deleted...]
-              <w:t>Τ</w:t>
+          <w:p w14:paraId="4F1EE561" w14:textId="58F21C72" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F30DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Τετάρτη 19:15-20:15 </w:t>
             </w:r>
             <w:r w:rsidRPr="00177F63">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>ετάρτη 19:00-20:00 και Σάββατο</w:t>
-[...44 lines deleted...]
-              <w:t>:00</w:t>
+              <w:t>και Σάββατο 10:00-11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F52974C" w14:textId="569F59FC" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="6F52974C" w14:textId="569F59FC" w:rsidR="00B00F06" w:rsidRPr="002E07A5" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ENERGIZED FITNESS FLOW/PILATES</w:t>
             </w:r>
             <w:r w:rsidRPr="002E07A5">
@@ -2851,234 +2867,234 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E832F60" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="4E832F60" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19BD5DF4" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="19BD5DF4" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Αγίου Ανδρέα</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10CA1895" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="0043159C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="10CA1895" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="0043159C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="3FC282BB" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="3FC282BB" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="421"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="779F48B2" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="779F48B2" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34B4DC36" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="34B4DC36" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1970CDB9" w14:textId="3908DDD5" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="1970CDB9" w14:textId="3908DDD5" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1790FE56" w14:textId="00863070" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="1790FE56" w14:textId="00863070" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732D06">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δευτέρα και Τετάρτη 17:45-18:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3079F1B3" w14:textId="0EE68569" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="3079F1B3" w14:textId="0EE68569" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ENERGIZED FITNESS FLOW/PILATES</w:t>
             </w:r>
             <w:r w:rsidRPr="002E07A5">
@@ -3114,194 +3130,194 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="513A2C4E" w14:textId="530E9E0A" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="513A2C4E" w14:textId="530E9E0A" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Αγίων Ομολογητών</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="15B022E0" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="15B022E0" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="363"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="608AD406" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="608AD406" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48F4D2DB" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="48F4D2DB" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7349EBE1" w14:textId="3FD7A24A" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="7349EBE1" w14:textId="3FD7A24A" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75EB0C26" w14:textId="721C9B91" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="75EB0C26" w14:textId="721C9B91" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712301">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δευτέρα 18:15-19:15 και Τετάρτη 17:45-18:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="553DFFEB" w14:textId="566E9E58" w:rsidR="0013034A" w:rsidRPr="00712301" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="553DFFEB" w14:textId="566E9E58" w:rsidR="00B00F06" w:rsidRPr="00712301" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>YOGA REHABILITATION</w:t>
             </w:r>
             <w:r>
@@ -3325,166 +3341,166 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="468FCCC9" w14:textId="21C1D7CD" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+          <w:p w14:paraId="468FCCC9" w14:textId="21C1D7CD" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00732D06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712301">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Πολυδύναμο Κέντρο Αγίου Δομετίου</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="38BE1AB9" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="38BE1AB9" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="363"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35DD9966" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+          <w:p w14:paraId="35DD9966" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00EE7C00">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1152A8E9" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+          <w:p w14:paraId="1152A8E9" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00EE7C00">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B26B7BB" w14:textId="3D4B6B68" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+          <w:p w14:paraId="2B26B7BB" w14:textId="3D4B6B68" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00EE7C00">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0763468C" w14:textId="55BBEF44" w:rsidR="0013034A" w:rsidRPr="00712301" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+          <w:p w14:paraId="0763468C" w14:textId="55BBEF44" w:rsidR="00B00F06" w:rsidRPr="00712301" w:rsidRDefault="00B00F06" w:rsidP="00EE7C00">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Πέμπτη</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7C00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -3499,212 +3515,226 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7C00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06961286" w14:textId="3D4E09CC" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+          <w:p w14:paraId="06961286" w14:textId="3D4E09CC" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00EE7C00">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΘΕΑΤΡΙΚΟ ΕΡΓΑΣΤΗΡΙ ΓΙΑ ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="465151DB" w14:textId="0ADAB373" w:rsidR="0013034A" w:rsidRPr="00712301" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+          <w:p w14:paraId="465151DB" w14:textId="0ADAB373" w:rsidR="00B00F06" w:rsidRPr="00712301" w:rsidRDefault="00B00F06" w:rsidP="00EE7C00">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EE7C00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ε΄Δημοτικό Αγλαντζιάς </w:t>
+              <w:t>Ε΄Δημοτικό</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE7C00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Αγλαντζιάς </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(Αίθουσα Ζωγραφικής)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="76451812" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="76451812" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21369569" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="21369569" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="460EB32A" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="460EB32A" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFC19D1" w14:textId="726D0954" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="3CFC19D1" w14:textId="726D0954" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E772C50" w14:textId="64586D4D" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="2E772C50" w14:textId="64586D4D" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Πέμπτη</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7C00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -3739,775 +3769,1413 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7C00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEBB42F" w14:textId="5AD65C5F" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="2CEBB42F" w14:textId="5AD65C5F" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΑΥΤΟΓΝΩΣΙΑ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB9A46B" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00425802">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1BB9A46B" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EE7C00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ε΄Δημοτικό Αγλαντζιάς </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="696C2E9C" w14:textId="0C7C684A" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+              <w:t>Ε΄Δημοτικό</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE7C00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Αγλαντζιάς </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="696C2E9C" w14:textId="0C7C684A" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(Κίτρινη Αίθουσα)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00A81B83" w14:paraId="3E6A48F7" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FF36CE" w14:paraId="3E6A48F7" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1163F881" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="1163F881" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="434130D3" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="434130D3" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36FADED4" w14:textId="17596F60" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="36FADED4" w14:textId="17596F60" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51432C21" w14:textId="03BF057C" w:rsidR="0013034A" w:rsidRDefault="00B42DE9" w:rsidP="0013034A">
+          <w:p w14:paraId="51432C21" w14:textId="03BF057C" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δευτέρα 18:00-20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1900C1E9" w14:textId="01111624" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="1900C1E9" w14:textId="01111624" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="OLE_LINK4"/>
             <w:r w:rsidRPr="0013034A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΔΙΑΔΡΑΣΤΙΚΟ ΕΡΓΑΣΤΗΡΙΟ ΠΡΟΣΩΠΙΚΗΣ ΑΝΑΠΤΥΞΗΣ ΚΑΙ ΑΥΤΟΓΝΩΣΙΑΣ</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1BCBE7" w14:textId="22CEAC23" w:rsidR="0013034A" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="4D1BCBE7" w14:textId="608D3EC2" w:rsidR="00B00F06" w:rsidRPr="0013034A" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Συμβουλευτικό Κέντρο: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Solidarity Network Nicosia in Action</w:t>
+              <w:t>Solidarity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="3E8F06D8" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="3E8F06D8" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="726DADA2" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="726DADA2" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="0013034A" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74AB0560" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="74AB0560" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="0013034A" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFA38DF" w14:textId="5D1272DE" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="5FFA38DF" w14:textId="5D1272DE" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D64ACBD" w14:textId="37433307" w:rsidR="0013034A" w:rsidRDefault="00B42DE9" w:rsidP="0013034A">
+          <w:p w14:paraId="1D64ACBD" w14:textId="37433307" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Πέμπτη 18:00-20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A438D73" w14:textId="1EF863FE" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="3A438D73" w14:textId="1EF863FE" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013034A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΔΙΑΔΡΑΣΤΙΚΟ ΕΡΓΑΣΤΗΡΙΟ ΠΡΟΣΩΠΙΚΗΣ ΑΝΑΠΤΥΞΗΣ ΚΑΙ ΑΥΤΟΓΝΩΣΙΑΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9656DC" w14:textId="3B08B7DF" w:rsidR="0013034A" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="4C9656DC" w14:textId="3B08B7DF" w:rsidR="00B00F06" w:rsidRPr="0013034A" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Έγκωμης Α’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="28E4889B" w14:textId="77777777" w:rsidTr="0013034A">
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="7313C2F0" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA9EF2B" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="0013034A" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2848FB78" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="0013034A" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E402F0" w14:textId="102D7988" w:rsidR="00B00F06" w:rsidRPr="00FF36CE" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50516A95" w14:textId="1E990F1C" w:rsidR="00B00F06" w:rsidRPr="00FF36CE" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τρίτη 18:00-20:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E72B536" w14:textId="5ABEF5CC" w:rsidR="00B00F06" w:rsidRPr="00FF36CE" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΜΑΘΗΜΑΤΑ ΜΠΡΙΤΖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="719EC5B6" w14:textId="68658BBA" w:rsidR="00B00F06" w:rsidRPr="00FF36CE" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Ε Δημοτικό Αγλαντζιάς</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="66B38CA4" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63ED2EF1" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="0013034A" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2EC55F" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="0013034A" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26567D9E" w14:textId="75ED0B2E" w:rsidR="00B00F06" w:rsidRPr="00FF36CE" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="139E767E" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τρίτη</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1DE166" w14:textId="594A54A7" w:rsidR="00B00F06" w:rsidRPr="00FF36CE" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10:00-12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15EDBB69" w14:textId="751C9673" w:rsidR="00B00F06" w:rsidRPr="00910CF6" w:rsidRDefault="00B00F06" w:rsidP="00910CF6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00910CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ΝΟΥΣ &amp; ΚΙΝΗΣΗ — ΠΡΟΓΡΑΜΜΑ ΓΝΩΣΤΙΚΗΣ ΕΝΔΥΝΑΜΩΣΗΣ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185CFF71" w14:textId="6AB944F1" w:rsidR="00B00F06" w:rsidRPr="00910CF6" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00910CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(LLM CARE)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C04F6B" w14:textId="7A4A32DB" w:rsidR="00B00F06" w:rsidRPr="00910CF6" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Συμβουλευτικό Κέντρο: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Solidarity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B00F06" w:rsidRPr="00FC7A2C" w14:paraId="5B7B341C" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE85BF0" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00910CF6" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1BDAC8" w14:textId="77777777" w:rsidR="00B00F06" w:rsidRPr="00910CF6" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A50745" w14:textId="48822D2E" w:rsidR="00B00F06" w:rsidRPr="00FF36CE" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF36CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D14A906" w14:textId="6ECB08D6" w:rsidR="00B00F06" w:rsidRPr="00FF36CE" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Σάββατο 10:00-12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA5258A" w14:textId="6ADA7B72" w:rsidR="00B00F06" w:rsidRPr="00FF36CE" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00910CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΝΟΥΣ &amp; ΚΙΝΗΣΗ — ΠΡΟΓΡΑΜΜΑ ΣΩΜΑΤΙΚΗΣ ΕΝΔΥΝΑΜΩΣΗΣ (LLM CARE)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="669E2195" w14:textId="65ED8ABD" w:rsidR="00B00F06" w:rsidRPr="00910CF6" w:rsidRDefault="00B00F06" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="OLE_LINK22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Συμβουλευτικό Κέντρο: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Solidarity</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w14:paraId="28E4889B" w14:textId="77777777" w:rsidTr="0013034A">
         <w:trPr>
           <w:trHeight w:val="407"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA30486" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="2AA30486" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50542357" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00D903E0">
-[...54 lines deleted...]
-          <w:p w14:paraId="5BA97E8C" w14:textId="75717C5A" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="50542357" w14:textId="77777777" w:rsidR="002200F4" w:rsidRDefault="002200F4" w:rsidP="00D903E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1740830C" w14:textId="77777777" w:rsidR="002200F4" w:rsidRDefault="002200F4" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37273037" w14:textId="77777777" w:rsidR="002200F4" w:rsidRDefault="002200F4" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DBC88C0" w14:textId="77777777" w:rsidR="002200F4" w:rsidRDefault="002200F4" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BA97E8C" w14:textId="75717C5A" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>906</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="246074C8" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="246074C8" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">ΜΑΘΗΜΑΤΑ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1068954F" w14:textId="4D4D2A66" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="1068954F" w14:textId="4D4D2A66" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>1 ½ ΩΡΩΝ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1734A003" w14:textId="049576E4" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="1734A003" w14:textId="049576E4" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>100 Ευρώ / έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58EB624A" w14:textId="28816492" w:rsidR="00425802" w:rsidRPr="0013034A" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+          <w:p w14:paraId="58EB624A" w14:textId="28816492" w:rsidR="002200F4" w:rsidRPr="0013034A" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59268A7F" w14:textId="0CE9673C" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="59268A7F" w14:textId="0CE9673C" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732D06">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τετάρτη 17:00-18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="369C0D45" w14:textId="0CE1EF07" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="369C0D45" w14:textId="0CE1EF07" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>YOGA</w:t>
             </w:r>
             <w:r>
@@ -4534,880 +5202,1218 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB5CF75" w14:textId="2BC65B70" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="1BB5CF75" w14:textId="2BC65B70" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Δημοτικό Β Παλλουριώτισσας</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Δημοτικό Β </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Παλλουριώτισσας</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="49F3EAB5" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w14:paraId="49F3EAB5" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="69"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="572A3F85" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="572A3F85" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD3ABD5" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="0AD3ABD5" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7573CE09" w14:textId="1F085640" w:rsidR="00425802" w:rsidRPr="0013034A" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+          <w:p w14:paraId="7573CE09" w14:textId="1F085640" w:rsidR="002200F4" w:rsidRPr="0013034A" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34F00094" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="34F00094" w14:textId="77777777" w:rsidR="002200F4" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">Τρίτη </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76B4304B" w14:textId="02B84F67" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="76B4304B" w14:textId="02B84F67" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>17:00-18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15AD747F" w14:textId="24D8AF9F" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
-[...12 lines deleted...]
-            <w:bookmarkStart w:id="4" w:name="OLE_LINK3"/>
+          <w:p w14:paraId="15AD747F" w14:textId="24D8AF9F" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="OLE_LINK3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΔΗΜΙΟΥΡΓΙΚΗ ΓΡΑΦΗ</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5AD6EC" w14:textId="05EBAF0A" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3A5AD6EC" w14:textId="05EBAF0A" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF7BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ε΄Δημοτικό Αγλαντζιάς </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0013034A">
+              <w:t>Ε΄Δημοτικό</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF7BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Αγλαντζιάς </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(Αίθουσα Ζωγραφική;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="28291531" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w14:paraId="28291531" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="69"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D800CD4" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="2D800CD4" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2478EA26" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="2478EA26" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBB7212" w14:textId="4A4AB332" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+          <w:p w14:paraId="4DBB7212" w14:textId="4A4AB332" w:rsidR="002200F4" w:rsidRPr="00B42DE9" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B13F435" w14:textId="6C938F53" w:rsidR="00425802" w:rsidRPr="00BF7BCE" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="2B13F435" w14:textId="6C938F53" w:rsidR="002200F4" w:rsidRPr="00BF7BCE" w:rsidRDefault="002200F4" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Πέμπτη 19:00-20:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECB9D35" w14:textId="269B5229" w:rsidR="00425802" w:rsidRPr="00BF7BCE" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="1ECB9D35" w14:textId="269B5229" w:rsidR="002200F4" w:rsidRPr="00BF7BCE" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΔΗΜΙΟΥΡΓΙΚΗ ΓΡΑΦΗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="045ABD9E" w14:textId="792E5D25" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="045ABD9E" w14:textId="792E5D25" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Πολυδύναμο Κέντρο Αγίου Δομετίου</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="5CACEBD7" w14:textId="77777777" w:rsidTr="0013034A">
+      <w:tr w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w14:paraId="5CACEBD7" w14:textId="77777777" w:rsidTr="0013034A">
         <w:trPr>
           <w:trHeight w:val="453"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D15AD66" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="1D15AD66" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A9EC02" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="63A9EC02" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08CFED49" w14:textId="5A3EA520" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+          <w:p w14:paraId="08CFED49" w14:textId="5A3EA520" w:rsidR="002200F4" w:rsidRPr="00B42DE9" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCEB3DB" w14:textId="50E019AD" w:rsidR="00425802" w:rsidRPr="00BF7BCE" w:rsidRDefault="00425802" w:rsidP="0013034A">
+          <w:p w14:paraId="2BCEB3DB" w14:textId="50E019AD" w:rsidR="002200F4" w:rsidRPr="00BF7BCE" w:rsidRDefault="002200F4" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF7BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δευτέρα 18:00-19:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D6A416" w14:textId="42C28FE0" w:rsidR="00425802" w:rsidRPr="00BF7BCE" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="33D6A416" w14:textId="42C28FE0" w:rsidR="002200F4" w:rsidRPr="00BF7BCE" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΜΑΓΕΙΡΙΚΗ ΖΑΧΑΡΟΠΛΑΣΤΙΚΉ ΓΙΑ ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="479D9C4B" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="479D9C4B" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="0013034A" w:rsidRDefault="002200F4" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013034A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ε’ Δημοτικό Σχολείο Αγλαντζιάς </w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Ε’ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013034A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>(Αίθ. Οικοκυρικών)</w:t>
+              <w:t>Δημοτικό</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Σχολείο</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Αγλ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">αντζιάς </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C61BD6D" w14:textId="772F2A9E" w:rsidR="002200F4" w:rsidRPr="0013034A" w:rsidRDefault="002200F4" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Αίθ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Οικοκυρικών</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="6E58A794" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w14:paraId="6E58A794" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="493"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="277FE929" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="277FE929" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71209D10" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="71209D10" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B36607B" w14:textId="7A593BD6" w:rsidR="00425802" w:rsidRPr="0013034A" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+          <w:p w14:paraId="0B36607B" w14:textId="7A593BD6" w:rsidR="002200F4" w:rsidRPr="0013034A" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="52283467" w14:textId="6782E722" w:rsidR="00425802" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+          <w:p w14:paraId="52283467" w14:textId="6782E722" w:rsidR="002200F4" w:rsidRDefault="002200F4" w:rsidP="0013034A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τετάρτη</w:t>
             </w:r>
-            <w:r w:rsidR="00425802" w:rsidRPr="00A42E2E">
+            <w:r w:rsidRPr="00A42E2E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4020174A" w14:textId="65F5E55B" w:rsidR="00425802" w:rsidRPr="00BF7BCE" w:rsidRDefault="00425802" w:rsidP="00425802">
+          <w:p w14:paraId="4020174A" w14:textId="65F5E55B" w:rsidR="002200F4" w:rsidRPr="00BF7BCE" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A42E2E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>18:00-19:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2A4C19" w14:textId="030219FE" w:rsidR="00425802" w:rsidRPr="00A42E2E" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="2A2A4C19" w14:textId="030219FE" w:rsidR="002200F4" w:rsidRPr="00A42E2E" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΖΩΓΡΑΦΙΚΗ ΓΙΑ ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33B6293C" w14:textId="610E5844" w:rsidR="00425802" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="00425802">
+          <w:p w14:paraId="33B6293C" w14:textId="610E5844" w:rsidR="002200F4" w:rsidRPr="0013034A" w:rsidRDefault="002200F4" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013034A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Έγκωμης Α’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002200F4" w:rsidRPr="002200F4" w14:paraId="7564B02E" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="493"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCA89FC" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1C605D" w14:textId="77777777" w:rsidR="002200F4" w:rsidRPr="00FC7A2C" w:rsidRDefault="002200F4" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A9A521" w14:textId="708CAFE2" w:rsidR="002200F4" w:rsidRDefault="002200F4" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2430B88F" w14:textId="0BDA1CDA" w:rsidR="002200F4" w:rsidRPr="002200F4" w:rsidRDefault="002200F4" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002200F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πέμπτη 17:00-18:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C250A0E" w14:textId="3CF88A34" w:rsidR="002200F4" w:rsidRPr="002200F4" w:rsidRDefault="002200F4" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002200F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΜΑΘΗΜΑΤΑ ΤΟΥΡΚΙΚΩΝ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FFBF8F" w14:textId="4799F100" w:rsidR="002200F4" w:rsidRPr="002200F4" w:rsidRDefault="002200F4" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002200F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Λυκαβητού</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="47F69634" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="324"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6A3D6194" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
@@ -5926,91 +6932,105 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FFDFD45" w14:textId="156E2CA3" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>PHOTOSHOP WEB BASED - ΕΠΕΞΕΡΓΑΣΙΑ ΦΩΤΟΓΡΑΦΙΑΣ με τη ΧΡΗΣΗ του Affinity</w:t>
-            </w:r>
+              <w:t xml:space="preserve">PHOTOSHOP WEB BASED - ΕΠΕΞΕΡΓΑΣΙΑ ΦΩΤΟΓΡΑΦΙΑΣ με τη ΧΡΗΣΗ του </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Affinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DEA1362" w14:textId="7810A1F9" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="OLE_LINK7"/>
+            <w:bookmarkStart w:id="6" w:name="OLE_LINK7"/>
             <w:r w:rsidRPr="00B42DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Έγκωμης Α’</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00425802" w:rsidRPr="00A81B83" w14:paraId="6497C746" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FF36CE" w14:paraId="6497C746" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="59ED2F9E" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6063,59 +7083,71 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7657E433" w14:textId="7AAF2155" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00061DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Τετάρτη </w:t>
+              <w:t>Τετάρτη</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B42DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>18:00-19:00</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6300,64 +7332,64 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>17:00-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29480047" w14:textId="5C3805E5" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="OLE_LINK5"/>
+            <w:bookmarkStart w:id="7" w:name="OLE_LINK5"/>
             <w:r w:rsidRPr="00B42DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΨΗΦΙΑΚΕΣ ΔΕΞΙΟΤΗΤΕΣ ΓΙΑ ΑΤΟΜΑ ΗΛΙΚΙΑΣ 55+</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A3F5F70" w14:textId="215B58F4" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
@@ -6677,76 +7709,76 @@
           <w:p w14:paraId="0013A509" w14:textId="3FB00E65" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Υ</w:t>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="OLE_LINK6"/>
+            <w:bookmarkStart w:id="8" w:name="OLE_LINK6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Ο</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>GA</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CAF03E5" w14:textId="3E1BCA59" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E558C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
@@ -7171,51 +8203,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712301">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Πολυδύναμο Κέντρο Αγίου Δομετίου</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00425802" w:rsidRPr="00A81B83" w14:paraId="6F4EDB80" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FF36CE" w14:paraId="6F4EDB80" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4F36BE23" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7998,64 +9030,64 @@
             </w:r>
             <w:r w:rsidRPr="008E558C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> PILATES</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="OLE_LINK8"/>
+            <w:bookmarkStart w:id="9" w:name="OLE_LINK8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(Επ.1)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73BF27F7" w14:textId="49FA8870" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E558C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
@@ -8778,106 +9810,118 @@
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0319A560" w14:textId="1FCC7398" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>ετάρτη 18:00-19:00</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ετάρτη</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 18:00-19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09EA155E" w14:textId="3A52B3E3" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="OLE_LINK9"/>
+            <w:bookmarkStart w:id="10" w:name="OLE_LINK9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΑΒ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>S AND LEGS</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7442612F" w14:textId="1E46740E" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="008E558C" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
@@ -9452,64 +10496,64 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τρίτη 20:30-21:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F6BC94D" w14:textId="51F74856" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="OLE_LINK10"/>
+            <w:bookmarkStart w:id="11" w:name="OLE_LINK10"/>
             <w:r w:rsidRPr="00EE0C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΛΛΗΝΙΚΟΙ ΛΑΪΚΟΙ ΧΟΡΟΙ</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35164EAA" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00D84165" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="03912C36" w14:textId="77777777" w:rsidTr="004A4A7E">
@@ -9669,64 +10713,64 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AF1AD87" w14:textId="3B640CDB" w:rsidR="00425802" w:rsidRPr="00D84165" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="OLE_LINK11"/>
+            <w:bookmarkStart w:id="12" w:name="OLE_LINK11"/>
             <w:r w:rsidRPr="00EE0C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΛΛΗΝΙΚΟΙ ΛΑΪΚΟΙ ΧΟΡΟΙ</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="449AD95A" w14:textId="246D962C" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
@@ -9846,64 +10890,64 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δευτέρα 19:00-20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06BEA09B" w14:textId="1A7E94FE" w:rsidR="00425802" w:rsidRPr="00D84165" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="OLE_LINK12"/>
+            <w:bookmarkStart w:id="13" w:name="OLE_LINK12"/>
             <w:r w:rsidRPr="00EE0C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΛΛΗΝΙΚΟΙ ΛΑΪΚΟΙ ΧΟΡΟΙ</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A24174D" w14:textId="276F66A5" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE0C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
@@ -10229,125 +11273,127 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B61B91E" w14:textId="7D270988" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="OLE_LINK13"/>
+            <w:bookmarkStart w:id="14" w:name="OLE_LINK13"/>
             <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGISED FITNESS FLOW (PILATES) </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Επ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F077C5A" w14:textId="1295A8CE" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>A’ Δημοτικό Αγλαντζιάς (Επίπεδο 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D903E0" w:rsidRPr="00A81B83" w14:paraId="2C4E7805" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00D903E0" w:rsidRPr="00FF36CE" w14:paraId="2C4E7805" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="57F6A383" w14:textId="77777777" w:rsidR="00D903E0" w:rsidRPr="002871E5" w:rsidRDefault="00D903E0" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10401,141 +11447,155 @@
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="73128F92" w14:textId="424444CA" w:rsidR="00D903E0" w:rsidRPr="0036642C" w:rsidRDefault="00D903E0" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D903E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Tρίτη 19:00-20:00</w:t>
+              <w:t>Tρίτη</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19:00-20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A1AD119" w14:textId="3A786FF9" w:rsidR="00D903E0" w:rsidRPr="00AA0046" w:rsidRDefault="00D903E0" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGISED FITNESS FLOW (PILATES) </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Επ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61D465B3" w14:textId="77777777" w:rsidR="00D903E0" w:rsidRPr="00D903E0" w:rsidRDefault="00D903E0" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0046" w:rsidRPr="00A81B83" w14:paraId="23FDB2DF" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00AA0046" w:rsidRPr="00FF36CE" w14:paraId="23FDB2DF" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3096720D" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00D903E0" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10663,62 +11723,64 @@
           <w:p w14:paraId="4B519617" w14:textId="5F90ADDF" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGISED FITNESS FLOW (PILATES) </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Επ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13F7C999" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -11048,64 +12110,64 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Πέμπτη 17:30-18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DF28D22" w14:textId="617629AB" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="OLE_LINK14"/>
+            <w:bookmarkStart w:id="15" w:name="OLE_LINK14"/>
             <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGISED FITNESS FLOW (PILATES) </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D1D2292" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00D84165" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w14:paraId="3C4CD358" w14:textId="77777777" w:rsidTr="004A4A7E">
@@ -11494,51 +12556,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="16F211C8" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="69CA2C8F" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="OLE_LINK15"/>
+            <w:bookmarkStart w:id="16" w:name="OLE_LINK15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C1C4C1C" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11581,82 +12643,116 @@
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="70040CBA" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00501035">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Τετάρτη 19:00-21:00 </w:t>
+              <w:t>Τετάρτη</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19:00-21:00 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C4FD258" w14:textId="73903CB6" w:rsidR="00425802" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501035">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>(Εναλλάξ)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Εν</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>αλλάξ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D45250D" w14:textId="417556CC" w:rsidR="00425802" w:rsidRPr="00501035" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501035">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
@@ -11702,56 +12798,82 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="10AB4E93" w14:textId="3E7BF38E" w:rsidR="00425802" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501035">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>(Αιθ. Ζωγραφικής)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Αιθ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>. Ζωγραφικής)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="759AFBEB" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6CC27406" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11828,82 +12950,116 @@
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7E95D817" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00501035">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Τρίτη 18:30-20:30</w:t>
+              <w:t>Τρίτη</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 18:30-20:30</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52D469E6" w14:textId="07F26CBB" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501035">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>(Εναλλάξ)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Εν</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>αλλάξ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39EF7066" w14:textId="45C581F3" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501035">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
@@ -11949,51 +13105,77 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="31B7DCB6" w14:textId="50FE67EC" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501035">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>(Αιθ. Ζωγραφικής)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Αιθ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>. Ζωγραφικής)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="3295F6C3" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2238CA18" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
@@ -12568,108 +13750,122 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>16:30-17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12B57E92" w14:textId="758FA4FB" w:rsidR="00501035" w:rsidRPr="008E0842" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="OLE_LINK16"/>
+            <w:bookmarkStart w:id="17" w:name="OLE_LINK16"/>
             <w:r w:rsidRPr="008E0842">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>QIGONG</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r w:rsidRPr="008E0842">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Επ.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57C569A4" w14:textId="2B0B86E4" w:rsidR="00501035" w:rsidRPr="008E0842" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0842">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Δημοτικό Β’ Παλλουριώτισσας</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Δημοτικό Β’ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E0842">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Παλλουριώτισσας</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F85A8D" w:rsidRPr="00FC7A2C" w14:paraId="3972885A" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="51D4C3B1" w14:textId="77777777" w:rsidR="00F85A8D" w:rsidRPr="00FC7A2C" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
@@ -13097,93 +14293,93 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Δευτέρα 16:30-17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CC4EC2F" w14:textId="5A6BC33D" w:rsidR="00501035" w:rsidRPr="00FC5AAE" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="OLE_LINK17"/>
+            <w:bookmarkStart w:id="18" w:name="OLE_LINK17"/>
             <w:r w:rsidRPr="00FC5AAE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ΤΕΝΝΙΣ Επίπεδο 1</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79A57C7F" w14:textId="4E2AEA7E" w:rsidR="00501035" w:rsidRPr="00040D81" w:rsidRDefault="00040D81" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="OLE_LINK21"/>
+            <w:bookmarkStart w:id="19" w:name="OLE_LINK21"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Αθλητικές Εγκαταστάσεις Πανεπιστημίου Κύπρου</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="4768CA57" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5FBC01C3" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
@@ -13454,60 +14650,60 @@
             </w:pPr>
             <w:r w:rsidRPr="00FC5AAE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Δευτέρα 17:30-18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22A97956" w14:textId="50514A6F" w:rsidR="00501035" w:rsidRPr="00FC5AAE" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="OLE_LINK18"/>
+            <w:bookmarkStart w:id="20" w:name="OLE_LINK18"/>
             <w:r w:rsidRPr="00FC5AAE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ΤΕΝΝΙΣ Επίπεδο 2</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AA09036" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="4C07769D" w14:textId="77777777" w:rsidTr="004A4A7E">
@@ -13785,68 +14981,68 @@
             </w:pPr>
             <w:r w:rsidRPr="00FC5AAE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Δευτέρα 18:30-19:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76BF5C37" w14:textId="788733FB" w:rsidR="00501035" w:rsidRPr="00FC5AAE" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="OLE_LINK19"/>
+            <w:bookmarkStart w:id="21" w:name="OLE_LINK19"/>
             <w:r w:rsidRPr="00FC5AAE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ΤΕΝΝΙΣ Επίπεδο 3</w:t>
             </w:r>
             <w:r w:rsidR="00501035" w:rsidRPr="00FC5AAE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2641AC0F" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="5211169E" w14:textId="77777777" w:rsidTr="00FC5AAE">
@@ -14185,60 +15381,62 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6B6064D6" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τρίτη</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="741452CB" w14:textId="0066F600" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>17:30</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
@@ -14258,64 +15456,64 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AB9307A" w14:textId="2243408F" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="OLE_LINK20"/>
+            <w:bookmarkStart w:id="22" w:name="OLE_LINK20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">KANGOO BOOTS </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D85A68A" w14:textId="63029B69" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
@@ -14417,59 +15615,71 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2AF364F2" w14:textId="2C721970" w:rsidR="00501035" w:rsidRPr="000B597D" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Πέμπτη </w:t>
+              <w:t>Πέμ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">πτη </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF012FD" w14:textId="4FA5E949" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>19:00-20:00</w:t>
             </w:r>
           </w:p>
@@ -14534,61 +15744,61 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B5087" w:rsidRPr="00FC5AAE" w:rsidSect="00864CA9">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1560" w:left="1418" w:header="454" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="695072B1" w14:textId="77777777" w:rsidR="00937CD4" w:rsidRDefault="00937CD4">
+    <w:p w14:paraId="4F24F367" w14:textId="77777777" w:rsidR="0016076B" w:rsidRDefault="0016076B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78BED604" w14:textId="77777777" w:rsidR="00937CD4" w:rsidRDefault="00937CD4">
+    <w:p w14:paraId="5E7AB2B5" w14:textId="77777777" w:rsidR="0016076B" w:rsidRDefault="0016076B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -14597,61 +15807,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A4D8ED0" w14:textId="77777777" w:rsidR="00937CD4" w:rsidRDefault="00937CD4">
+    <w:p w14:paraId="365305C6" w14:textId="77777777" w:rsidR="0016076B" w:rsidRDefault="0016076B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D08964C" w14:textId="77777777" w:rsidR="00937CD4" w:rsidRDefault="00937CD4">
+    <w:p w14:paraId="753AC0BF" w14:textId="77777777" w:rsidR="0016076B" w:rsidRDefault="0016076B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1AF3514F" w14:textId="77777777" w:rsidR="00A23685" w:rsidRDefault="008C11B3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53C6FA35" wp14:editId="13799DFF">
           <wp:extent cx="5516880" cy="1047750"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
@@ -14869,279 +16079,296 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1362704123">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1645235983">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B5087"/>
     <w:rsid w:val="00010932"/>
     <w:rsid w:val="00026901"/>
     <w:rsid w:val="00040362"/>
     <w:rsid w:val="00040D81"/>
     <w:rsid w:val="00061DEB"/>
     <w:rsid w:val="000B597D"/>
     <w:rsid w:val="000E4E11"/>
     <w:rsid w:val="001058C6"/>
     <w:rsid w:val="00121B0D"/>
     <w:rsid w:val="001266CA"/>
     <w:rsid w:val="00127268"/>
     <w:rsid w:val="0013034A"/>
     <w:rsid w:val="00131031"/>
     <w:rsid w:val="00143F86"/>
     <w:rsid w:val="001503F2"/>
     <w:rsid w:val="0015752D"/>
+    <w:rsid w:val="0016076B"/>
     <w:rsid w:val="00161145"/>
     <w:rsid w:val="00177F63"/>
     <w:rsid w:val="00184A9A"/>
     <w:rsid w:val="0019243D"/>
     <w:rsid w:val="001A4DE9"/>
     <w:rsid w:val="002028CF"/>
     <w:rsid w:val="002040DE"/>
     <w:rsid w:val="00213238"/>
+    <w:rsid w:val="002200F4"/>
     <w:rsid w:val="002215F5"/>
     <w:rsid w:val="00224A2F"/>
     <w:rsid w:val="002337DC"/>
     <w:rsid w:val="00243779"/>
     <w:rsid w:val="00252F13"/>
     <w:rsid w:val="00254560"/>
+    <w:rsid w:val="00256C67"/>
     <w:rsid w:val="00276086"/>
     <w:rsid w:val="00281D74"/>
     <w:rsid w:val="00285341"/>
     <w:rsid w:val="002871E5"/>
     <w:rsid w:val="00292DB8"/>
     <w:rsid w:val="002B1D86"/>
     <w:rsid w:val="002B5087"/>
     <w:rsid w:val="002D1DA3"/>
     <w:rsid w:val="002D610C"/>
     <w:rsid w:val="002E07A5"/>
     <w:rsid w:val="00317756"/>
+    <w:rsid w:val="0032741D"/>
     <w:rsid w:val="00330E97"/>
     <w:rsid w:val="003359EC"/>
     <w:rsid w:val="00351881"/>
     <w:rsid w:val="0035273E"/>
     <w:rsid w:val="00361CEC"/>
     <w:rsid w:val="0036642C"/>
     <w:rsid w:val="00383BBD"/>
     <w:rsid w:val="00386A15"/>
     <w:rsid w:val="003C78DF"/>
     <w:rsid w:val="003D647F"/>
     <w:rsid w:val="003D78CB"/>
     <w:rsid w:val="004043E5"/>
     <w:rsid w:val="00425802"/>
     <w:rsid w:val="0043159C"/>
     <w:rsid w:val="00464BC9"/>
     <w:rsid w:val="0047235E"/>
     <w:rsid w:val="00493C84"/>
     <w:rsid w:val="004A4A7E"/>
     <w:rsid w:val="004B7177"/>
     <w:rsid w:val="004D393C"/>
     <w:rsid w:val="00501035"/>
     <w:rsid w:val="00517213"/>
     <w:rsid w:val="00521F89"/>
     <w:rsid w:val="0054293A"/>
+    <w:rsid w:val="005453A7"/>
     <w:rsid w:val="00552BB0"/>
     <w:rsid w:val="00562101"/>
     <w:rsid w:val="00573784"/>
     <w:rsid w:val="0058469F"/>
     <w:rsid w:val="005A4BD4"/>
     <w:rsid w:val="005B2C68"/>
     <w:rsid w:val="005C521A"/>
     <w:rsid w:val="005D6E4B"/>
     <w:rsid w:val="005F626D"/>
     <w:rsid w:val="00627747"/>
     <w:rsid w:val="00651920"/>
     <w:rsid w:val="00657278"/>
     <w:rsid w:val="00657CC8"/>
     <w:rsid w:val="0066621E"/>
     <w:rsid w:val="006A5B09"/>
     <w:rsid w:val="006B1B66"/>
     <w:rsid w:val="006C7B88"/>
     <w:rsid w:val="006D0EDA"/>
     <w:rsid w:val="006D570E"/>
     <w:rsid w:val="006D6E15"/>
     <w:rsid w:val="006E06FF"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E3459"/>
     <w:rsid w:val="006E6EC1"/>
     <w:rsid w:val="00712301"/>
     <w:rsid w:val="00712DDE"/>
     <w:rsid w:val="0071679C"/>
     <w:rsid w:val="00732D06"/>
     <w:rsid w:val="00760FA6"/>
     <w:rsid w:val="00761D61"/>
     <w:rsid w:val="007763CA"/>
     <w:rsid w:val="00780931"/>
     <w:rsid w:val="007A6AE0"/>
     <w:rsid w:val="007B1E07"/>
     <w:rsid w:val="007B2E3E"/>
+    <w:rsid w:val="007C58B9"/>
     <w:rsid w:val="007D13F1"/>
+    <w:rsid w:val="007F30DA"/>
     <w:rsid w:val="008022C5"/>
     <w:rsid w:val="0081329A"/>
     <w:rsid w:val="00817E72"/>
     <w:rsid w:val="0083566A"/>
     <w:rsid w:val="008430EA"/>
     <w:rsid w:val="00844262"/>
     <w:rsid w:val="008577CD"/>
     <w:rsid w:val="008642DB"/>
     <w:rsid w:val="00864CA9"/>
     <w:rsid w:val="008968EA"/>
     <w:rsid w:val="008A6DD8"/>
     <w:rsid w:val="008B557A"/>
     <w:rsid w:val="008C11B3"/>
     <w:rsid w:val="008C1623"/>
     <w:rsid w:val="008E0842"/>
     <w:rsid w:val="008E558C"/>
     <w:rsid w:val="008E765D"/>
     <w:rsid w:val="008F032A"/>
     <w:rsid w:val="008F36D8"/>
     <w:rsid w:val="00903DC8"/>
     <w:rsid w:val="00907214"/>
+    <w:rsid w:val="00910CF6"/>
     <w:rsid w:val="00916697"/>
     <w:rsid w:val="00917544"/>
+    <w:rsid w:val="00931D61"/>
     <w:rsid w:val="00937CD4"/>
     <w:rsid w:val="00943414"/>
     <w:rsid w:val="00954739"/>
     <w:rsid w:val="00970337"/>
     <w:rsid w:val="00994615"/>
     <w:rsid w:val="009A47D3"/>
     <w:rsid w:val="009B205F"/>
     <w:rsid w:val="009C02B4"/>
     <w:rsid w:val="009C7F5F"/>
     <w:rsid w:val="009E69AD"/>
     <w:rsid w:val="00A0381C"/>
     <w:rsid w:val="00A057EC"/>
     <w:rsid w:val="00A17D70"/>
     <w:rsid w:val="00A23685"/>
     <w:rsid w:val="00A40B3E"/>
     <w:rsid w:val="00A4173B"/>
     <w:rsid w:val="00A4210F"/>
     <w:rsid w:val="00A42E2E"/>
     <w:rsid w:val="00A42ED9"/>
     <w:rsid w:val="00A73896"/>
     <w:rsid w:val="00A75A31"/>
     <w:rsid w:val="00A81B83"/>
     <w:rsid w:val="00AA0046"/>
     <w:rsid w:val="00AA5111"/>
     <w:rsid w:val="00AF1645"/>
+    <w:rsid w:val="00B00F06"/>
     <w:rsid w:val="00B03C73"/>
+    <w:rsid w:val="00B04D83"/>
+    <w:rsid w:val="00B33CA4"/>
     <w:rsid w:val="00B35584"/>
     <w:rsid w:val="00B42DE9"/>
     <w:rsid w:val="00B60015"/>
     <w:rsid w:val="00BA7DD4"/>
     <w:rsid w:val="00BC7A44"/>
+    <w:rsid w:val="00BE3546"/>
     <w:rsid w:val="00BF10DD"/>
     <w:rsid w:val="00BF7BCE"/>
     <w:rsid w:val="00C2638C"/>
     <w:rsid w:val="00C36F51"/>
     <w:rsid w:val="00C458C6"/>
     <w:rsid w:val="00C61B56"/>
     <w:rsid w:val="00C82B4D"/>
     <w:rsid w:val="00C928B6"/>
     <w:rsid w:val="00CA4C65"/>
     <w:rsid w:val="00CE68F7"/>
     <w:rsid w:val="00CF60DE"/>
     <w:rsid w:val="00D07284"/>
     <w:rsid w:val="00D160E4"/>
     <w:rsid w:val="00D260D2"/>
     <w:rsid w:val="00D34C1A"/>
     <w:rsid w:val="00D426CD"/>
     <w:rsid w:val="00D51406"/>
     <w:rsid w:val="00D60CBB"/>
     <w:rsid w:val="00D63E4A"/>
     <w:rsid w:val="00D678B4"/>
     <w:rsid w:val="00D821E5"/>
     <w:rsid w:val="00D84165"/>
     <w:rsid w:val="00D903E0"/>
     <w:rsid w:val="00D9282B"/>
     <w:rsid w:val="00D932E5"/>
     <w:rsid w:val="00D95ADA"/>
     <w:rsid w:val="00DB226A"/>
     <w:rsid w:val="00DC11C2"/>
     <w:rsid w:val="00DD0C6D"/>
     <w:rsid w:val="00DE79FB"/>
     <w:rsid w:val="00DF4BCF"/>
+    <w:rsid w:val="00DF6D6F"/>
     <w:rsid w:val="00E04A09"/>
     <w:rsid w:val="00E07D3C"/>
     <w:rsid w:val="00E34A8F"/>
     <w:rsid w:val="00E47F37"/>
+    <w:rsid w:val="00E60738"/>
     <w:rsid w:val="00E61270"/>
     <w:rsid w:val="00E741CD"/>
     <w:rsid w:val="00E8355A"/>
     <w:rsid w:val="00E9477C"/>
     <w:rsid w:val="00EB73E0"/>
     <w:rsid w:val="00EE0C1E"/>
     <w:rsid w:val="00EE7C00"/>
     <w:rsid w:val="00F02685"/>
     <w:rsid w:val="00F35451"/>
     <w:rsid w:val="00F7695C"/>
     <w:rsid w:val="00F80305"/>
     <w:rsid w:val="00F80A78"/>
     <w:rsid w:val="00F85A8D"/>
     <w:rsid w:val="00F92E0C"/>
     <w:rsid w:val="00FA7CBA"/>
     <w:rsid w:val="00FC5AAE"/>
     <w:rsid w:val="00FC7A2C"/>
     <w:rsid w:val="00FE7364"/>
+    <w:rsid w:val="00FF36CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -15630,51 +16857,50 @@
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002B5087"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -16383,70 +17609,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>829</Words>
-  <Characters>4727</Characters>
+  <Words>883</Words>
+  <Characters>5034</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5545</CharactersWithSpaces>
+  <CharactersWithSpaces>5906</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katerina Koni</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>