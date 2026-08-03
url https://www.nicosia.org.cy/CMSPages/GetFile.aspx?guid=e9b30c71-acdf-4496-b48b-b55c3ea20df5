--- v0 (2025-10-09)
+++ v1 (2026-08-03)
@@ -27,226 +27,376 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67F2767B" w14:textId="77777777" w:rsidR="002B5087" w:rsidRPr="00FC7A2C" w:rsidRDefault="002B5087" w:rsidP="002B5087">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk205381301"/>
       <w:r w:rsidRPr="00FC7A2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ΠΙΝΑΚΑΣ ΧΡΕΩΣΕΩΝ ΚΑΙ ΔΗΛΩΣΗ ΣΥΜΜΕΤΟΧΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB836A1" w14:textId="3505DA1D" w:rsidR="002B5087" w:rsidRPr="00FC7A2C" w:rsidRDefault="002B5087" w:rsidP="002B5087">
+    <w:p w14:paraId="5BB836A1" w14:textId="47A676AA" w:rsidR="002B5087" w:rsidRPr="00FC7A2C" w:rsidRDefault="002B5087" w:rsidP="002B5087">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7A2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Ανοικτό Σχολείο</w:t>
       </w:r>
       <w:r w:rsidR="006E06FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025-2026</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81B83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006E06FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81B83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7A2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4514B88C" w14:textId="2F66D29D" w:rsidR="002B5087" w:rsidRPr="00254560" w:rsidRDefault="002B5087" w:rsidP="002B5087">
+    <w:p w14:paraId="4514B88C" w14:textId="278F5BD0" w:rsidR="002B5087" w:rsidRDefault="002B5087" w:rsidP="002B5087">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="el-GR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00254560">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">Περίοδος Υλοποίησης Δραστηριοτήτων: </w:t>
       </w:r>
+      <w:r w:rsidR="00A81B83" w:rsidRPr="00A81B83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="00254560" w:rsidRPr="00254560">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="el-GR"/>
         </w:rPr>
-        <w:t xml:space="preserve">13 Οκτωβρίου 2025 – 6 Ιουνίου 2026 </w:t>
+        <w:t xml:space="preserve"> Οκτωβρίου 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81B83" w:rsidRPr="00A81B83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00254560" w:rsidRPr="00254560">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81B83" w:rsidRPr="00A81B83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00254560" w:rsidRPr="00254560">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ιουνίου 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81B83" w:rsidRPr="00A81B83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00254560" w:rsidRPr="00254560">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B0067D" w14:textId="345C833F" w:rsidR="00FC5AAE" w:rsidRPr="00FC5AAE" w:rsidRDefault="00FC5AAE" w:rsidP="002B5087">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC5AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>ΕΝΗΛΙΚΕΣ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F8A894" w14:textId="77777777" w:rsidR="002B5087" w:rsidRPr="00FC7A2C" w:rsidRDefault="002B5087" w:rsidP="002B5087">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="el-GR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7A2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6807D0" w14:textId="6F96F64A" w:rsidR="002B5087" w:rsidRPr="004A4A7E" w:rsidRDefault="002B5087" w:rsidP="004A4A7E">
+    <w:p w14:paraId="4C6807D0" w14:textId="6F96F64A" w:rsidR="002B5087" w:rsidRDefault="002B5087" w:rsidP="004A4A7E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4A7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Επιλέξετε την δραστηριότητα που θέλετε να συμμετάσχετε και κρατήστε τον εξαψήφιο αριθμό και το οφειλόμενο ποσό που αντιστοιχεί στην δραστηριότητα που επιθυμείτε</w:t>
       </w:r>
       <w:r w:rsidR="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> για να ολοκληρώσετε την πληρωμή μέσω της </w:t>
       </w:r>
       <w:r w:rsidR="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JCCSMART</w:t>
       </w:r>
       <w:r w:rsidR="00864CA9" w:rsidRPr="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">μετά την εγγραφή σας στο </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>noiazomai</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00864CA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0259B5CF" w14:textId="77777777" w:rsidR="00FC5AAE" w:rsidRPr="004A4A7E" w:rsidRDefault="00FC5AAE" w:rsidP="004A4A7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9998" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1503"/>
         <w:gridCol w:w="1044"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="1054"/>
         <w:gridCol w:w="2680"/>
         <w:gridCol w:w="2797"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF7BCE" w:rsidRPr="00FC7A2C" w14:paraId="4DC36E78" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
@@ -435,574 +585,614 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>(Συμπληρώστε με √ την δραστηριότητα)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w14:paraId="14DB4474" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="14DB4474" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="465"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D71C9DC" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="5D71C9DC" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7159D5B6" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="7159D5B6" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E688A53" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="1E688A53" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B8F5883" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="2B8F5883" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35436292" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="35436292" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="752951BA" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="752951BA" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D3152D7" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="4D3152D7" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7843EF1F" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="7843EF1F" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6139837A" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="6139837A" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7675CC0A" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="7675CC0A" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20218AFB" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="20218AFB" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24FDE38D" w14:textId="77777777" w:rsidR="00254560" w:rsidRDefault="00254560" w:rsidP="00DE79FB">
-[...139 lines deleted...]
-          <w:p w14:paraId="41DD6FAA" w14:textId="3E92FBB4" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="24FDE38D" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="581F3DEF" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C32094D" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="416ACE7A" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B354786" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68CFA544" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12D85E06" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DB2DD1D" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CF92F29" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27CF10FE" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41DD6FAA" w14:textId="3E92FBB4" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>905</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="222B867F" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="222B867F" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">ΜΑΘΗΜΑΤΑ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6711943D" w14:textId="236CDB73" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="6711943D" w14:textId="236CDB73" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">2 ΩΡΩΝ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2870CCF1" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="2870CCF1" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A72F8CB" w14:textId="1BAC4592" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="0A72F8CB" w14:textId="1BAC4592" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>120 Ευρώ / έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77BF42E8" w14:textId="6FAF30B0" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="77BF42E8" w14:textId="6FAF30B0" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidR="00383BBD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F76C333" w14:textId="3147C06A" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="7F76C333" w14:textId="5F12B925" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Δευτέρα και Τετάρτη 19:00-20:00</w:t>
+              <w:t xml:space="preserve">Δευτέρα και Τετάρτη </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A2B84BA" w14:textId="75E94315" w:rsidR="006E06FF" w:rsidRPr="00D63E4A" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="0A2B84BA" w14:textId="75E94315" w:rsidR="0013034A" w:rsidRPr="00D63E4A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>SOMATIC FLOW/</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
@@ -1067,224 +1257,224 @@
             </w:r>
             <w:r w:rsidRPr="00CF60DE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
-            <w:r w:rsidR="00D63E4A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="428F7729" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="428F7729" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Γ Καΐμακλίου</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w14:paraId="1E7E85D5" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="1E7E85D5" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3ADDC07A" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="3ADDC07A" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="682DD3D9" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="682DD3D9" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41250945" w14:textId="0A7374F2" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="41250945" w14:textId="0A7374F2" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidR="00383BBD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44E162F3" w14:textId="5284C492" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="44E162F3" w14:textId="5284C492" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-CY" w:eastAsia="en-CY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Τρίτη 18:30-19:30 και Πέμπτη 18:00-19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="159DD7AD" w14:textId="2F6D09EA" w:rsidR="006E06FF" w:rsidRPr="00D63E4A" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="159DD7AD" w14:textId="2F6D09EA" w:rsidR="0013034A" w:rsidRPr="00D63E4A" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>SOMATIC FLOW/</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
@@ -1332,208 +1522,216 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6367C1B1" w14:textId="46CDE2F0" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="6367C1B1" w14:textId="46CDE2F0" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CY" w:eastAsia="en-CY"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ε΄Δημοτικό</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Αγλαντζιάς Κλειστή Αίθουσα</w:t>
+              <w:t>Ε΄Δημοτικό Αγλαντζιάς Κλειστή Αίθουσα</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w14:paraId="7A460D6A" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="7A460D6A" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13A37653" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="13A37653" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00FF0BF9" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="00FF0BF9" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="537AFD50" w14:textId="3C1C110C" w:rsidR="006E06FF" w:rsidRPr="00383BBD" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="537AFD50" w14:textId="3C1C110C" w:rsidR="0013034A" w:rsidRPr="00383BBD" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidR="00383BBD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3054C633" w14:textId="08FF8F2E" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="3054C633" w14:textId="73884082" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Τρίτη και Πέμπτη 19:00-20:00</w:t>
+              <w:t xml:space="preserve">Τρίτη και Πέμπτη </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>18:00-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F445331" w14:textId="091CE5D4" w:rsidR="006E06FF" w:rsidRPr="00285341" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="3F445331" w14:textId="091CE5D4" w:rsidR="0013034A" w:rsidRPr="00285341" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>SOMATIC</w:t>
             </w:r>
             <w:r w:rsidRPr="00285341">
@@ -1641,4727 +1839,2675 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B384F46" w14:textId="7F543C8D" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="00DE79FB">
+          <w:p w14:paraId="3B384F46" w14:textId="7F543C8D" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00DE79FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Δημοτικό Λυκαβητού</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w14:paraId="42A9CB59" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="00EFF0A5" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="666"/>
+          <w:trHeight w:val="357"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76E110BF" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="0043159C">
+          <w:p w14:paraId="2E46234B" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="334C5D75" w14:textId="77777777" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="006E06FF" w:rsidP="0043159C">
+          </w:tcPr>
+          <w:p w14:paraId="53C4B3A3" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2C4CD1" w14:textId="39B3A4F0" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8BD2EF" w14:textId="5539D79E" w:rsidR="0013034A" w:rsidRPr="002215F5" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002215F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τρίτη και Πέμπτη 17:30-18:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3127C89B" w14:textId="2685700D" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORE FLOW/PILATES </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΓΙΑ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF60DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0C41B4" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="004A4A7E" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E47BB79" w14:textId="421D59D6" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E4560">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Β Παλλουριώτισσας</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00A81B83" w14:paraId="22F15F76" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEF9BB2" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7634C684" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B0ACE6" w14:textId="01605837" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E5EE36" w14:textId="3E232E78" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002215F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τρίτη και Πέμπτη 18:30-19:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF074B7" w14:textId="68286063" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORE FLOW/PILATES </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΓΙΑ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF60DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBA8E49" w14:textId="5C32DF7B" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="0043159C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="72CC2C92" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1494C7" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="469C40B4" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736B0BE2" w14:textId="6B595C75" w:rsidR="0013034A" w:rsidRPr="00252F13" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0321A277" w14:textId="6CF64B87" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Δευτέρα </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>18:00-19:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CB3DCC7" w14:textId="4685A661" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>και Τετάρτη 19:00-20:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEC606C" w14:textId="439EB701" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORE </w:t>
+            </w:r>
+            <w:r w:rsidR="00B42DE9" w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>FLOW/PILATES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΓΙΑ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF60DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B29ABEA" w14:textId="11467D64" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΠΙΠΕΔΟ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E07A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B4FFF6" w14:textId="0399296E" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Α΄Δημοτικό Αγλαντζιάς</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="341DD5C9" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20E7FCA6" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED42A6B" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6C3AF7" w14:textId="0A54BC1B" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1EE561" w14:textId="4C1EF822" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="00177F63" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ετάρτη 19:00-20:00 και Σάββατο</w:t>
+            </w:r>
+            <w:r w:rsidR="0013034A" w:rsidRPr="00177F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="0013034A" w:rsidRPr="00177F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="0013034A" w:rsidRPr="00177F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F52974C" w14:textId="569F59FC" w:rsidR="0013034A" w:rsidRPr="002E07A5" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ENERGIZED FITNESS FLOW/PILATES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E07A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΓΙΑ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF60DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E832F60" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19BD5DF4" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Αγίου Ανδρέα</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10CA1895" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="0043159C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="3FC282BB" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="779F48B2" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B4DC36" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1970CDB9" w14:textId="3908DDD5" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1790FE56" w14:textId="00863070" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα και Τετάρτη 17:45-18:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3079F1B3" w14:textId="0EE68569" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ENERGIZED FITNESS FLOW/PILATES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E07A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΓΙΑ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF60DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="513A2C4E" w14:textId="530E9E0A" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Αγίων Ομολογητών</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="15B022E0" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="363"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="608AD406" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F4D2DB" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7349EBE1" w14:textId="3FD7A24A" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75EB0C26" w14:textId="721C9B91" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712301">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα 18:15-19:15 και Τετάρτη 17:45-18:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="553DFFEB" w14:textId="566E9E58" w:rsidR="0013034A" w:rsidRPr="00712301" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>YOGA REHABILITATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ΓΙΑ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF60DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="468FCCC9" w14:textId="21C1D7CD" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00732D06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712301">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πολυδύναμο Κέντρο Αγίου Δομετίου</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="38BE1AB9" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="363"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35DD9966" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1152A8E9" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B26B7BB" w14:textId="3D4B6B68" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0763468C" w14:textId="55BBEF44" w:rsidR="0013034A" w:rsidRPr="00712301" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πέμπτη</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7C00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19:00-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7C00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06961286" w14:textId="3D4E09CC" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΘΕΑΤΡΙΚΟ ΕΡΓΑΣΤΗΡΙ ΓΙΑ ΕΝΗΛΙΚΕΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465151DB" w14:textId="0ADAB373" w:rsidR="0013034A" w:rsidRPr="00712301" w:rsidRDefault="0013034A" w:rsidP="00EE7C00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
+            <w:r w:rsidRPr="00EE7C00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ε΄Δημοτικό Αγλαντζιάς </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(Αίθουσα Ζωγραφικής)</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="76451812" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21369569" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="460EB32A" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFC19D1" w14:textId="726D0954" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E772C50" w14:textId="64586D4D" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πέμπτη</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7C00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7C00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7C00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEBB42F" w14:textId="5AD65C5F" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΑΥΤΟΓΝΩΣΙΑ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB9A46B" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7C00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ε΄Δημοτικό Αγλαντζιάς </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="696C2E9C" w14:textId="0C7C684A" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(Κίτρινη Αίθουσα)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00A81B83" w14:paraId="3E6A48F7" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1163F881" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434130D3" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FADED4" w14:textId="17596F60" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51432C21" w14:textId="03BF057C" w:rsidR="0013034A" w:rsidRDefault="00B42DE9" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα 18:00-20:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1900C1E9" w14:textId="01111624" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="OLE_LINK4"/>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΔΙΑΔΡΑΣΤΙΚΟ ΕΡΓΑΣΤΗΡΙΟ ΠΡΟΣΩΠΙΚΗΣ ΑΝΑΠΤΥΞΗΣ ΚΑΙ ΑΥΤΟΓΝΩΣΙΑΣ</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1BCBE7" w14:textId="22CEAC23" w:rsidR="0013034A" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Solidarity Network Nicosia in Action</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w14:paraId="3E8F06D8" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="726DADA2" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74AB0560" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFA38DF" w14:textId="5D1272DE" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D64ACBD" w14:textId="37433307" w:rsidR="0013034A" w:rsidRDefault="00B42DE9" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πέμπτη 18:00-20:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A438D73" w14:textId="1EF863FE" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΔΙΑΔΡΑΣΤΙΚΟ ΕΡΓΑΣΤΗΡΙΟ ΠΡΟΣΩΠΙΚΗΣ ΑΝΑΠΤΥΞΗΣ ΚΑΙ ΑΥΤΟΓΝΩΣΙΑΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9656DC" w14:textId="3B08B7DF" w:rsidR="0013034A" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Έγκωμης Α’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="28E4889B" w14:textId="77777777" w:rsidTr="0013034A">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA30486" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50542357" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00D903E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1740830C" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37273037" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DBC88C0" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BA97E8C" w14:textId="75717C5A" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>906</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="246074C8" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ΜΑΘΗΜΑΤΑ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1068954F" w14:textId="4D4D2A66" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>1 ½ ΩΡΩΝ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13AA24E7" w14:textId="4AF23E16" w:rsidR="006E06FF" w:rsidRPr="00FC7A2C" w:rsidRDefault="00383BBD" w:rsidP="0043159C">
-[...21 lines deleted...]
-              <w:t>003</w:t>
+          <w:p w14:paraId="1734A003" w14:textId="049576E4" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>100 Ευρώ / έτος</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EB624A" w14:textId="28816492" w:rsidR="00425802" w:rsidRPr="0013034A" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B15281D" w14:textId="35B0A8D8" w:rsidR="006E06FF" w:rsidRDefault="006E06FF" w:rsidP="0043159C">
-[...4530 lines deleted...]
-          <w:p w14:paraId="59268A7F" w14:textId="0CE9673C" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="59268A7F" w14:textId="0CE9673C" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732D06">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τετάρτη 17:00-18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="369C0D45" w14:textId="0CE1EF07" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="369C0D45" w14:textId="0CE1EF07" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>YOGA</w:t>
             </w:r>
             <w:r>
@@ -6388,29011 +4534,9589 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB5CF75" w14:textId="2BC65B70" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="1BB5CF75" w14:textId="2BC65B70" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Δημοτικό Β </w:t>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Δημοτικό Β Παλλουριώτισσας</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="69B65723" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="49F3EAB5" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="347"/>
+          <w:trHeight w:val="69"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="625978A0" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="572A3F85" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D75758F" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="0AD3ABD5" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2BA3D9" w14:textId="77764C2E" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00D426CD">
-[...21 lines deleted...]
-              <w:t>019</w:t>
+          <w:p w14:paraId="7573CE09" w14:textId="1F085640" w:rsidR="00425802" w:rsidRPr="0013034A" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B399ED0" w14:textId="121AB04E" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t>Δευτέρα 18:30-20:00</w:t>
+          <w:p w14:paraId="34F00094" w14:textId="77777777" w:rsidR="0013034A" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Τρίτη </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76B4304B" w14:textId="02B84F67" w:rsidR="0013034A" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>17:00-18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6D8394" w14:textId="4D8EF759" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...59 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="15AD747F" w14:textId="24D8AF9F" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="OLE_LINK3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΔΗΜΙΟΥΡΓΙΚΗ ΓΡΑΦΗ</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5DC0B3" w14:textId="62A3F123" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...22 lines deleted...]
-              <w:t>Δημοτικό Αγίου Ανδρέα</w:t>
+          <w:p w14:paraId="3A5AD6EC" w14:textId="05EBAF0A" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF7BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ε΄Δημοτικό Αγλαντζιάς </w:t>
+            </w:r>
+            <w:r w:rsidR="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(Αίθουσα Ζωγραφική;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="77923AAB" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="28291531" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="69"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1339B7D4" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="2D800CD4" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="284DF8E3" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="2478EA26" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5251F122" w14:textId="2B64EBDD" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00D426CD">
-[...21 lines deleted...]
-              <w:t>020</w:t>
+          <w:p w14:paraId="4DBB7212" w14:textId="4A4AB332" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9C88EF" w14:textId="1AE28E12" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t>Τρίτη 19:00-20:30</w:t>
+          <w:p w14:paraId="2B13F435" w14:textId="6C938F53" w:rsidR="00425802" w:rsidRPr="00BF7BCE" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πέμπτη 19:00-20:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00FC7A2C">
+          </w:tcPr>
+          <w:p w14:paraId="1ECB9D35" w14:textId="269B5229" w:rsidR="00425802" w:rsidRPr="00BF7BCE" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>YOGA</w:t>
-[...35 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΔΗΜΙΟΥΡΓΙΚΗ ΓΡΑΦΗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46BDB9EB" w14:textId="5727A957" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...22 lines deleted...]
-              <w:t>Δημοτικό Έγκωμης Α'</w:t>
+          <w:p w14:paraId="045ABD9E" w14:textId="792E5D25" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πολυδύναμο Κέντρο Αγίου Δομετίου</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="662C93AD" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="5CACEBD7" w14:textId="77777777" w:rsidTr="0013034A">
         <w:trPr>
-          <w:trHeight w:val="370"/>
+          <w:trHeight w:val="453"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FE1AB35" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="1D15AD66" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F71D81C" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="63A9EC02" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7C8B6D" w14:textId="2F173A47" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00D426CD">
-[...21 lines deleted...]
-              <w:t>021</w:t>
+          <w:p w14:paraId="08CFED49" w14:textId="5A3EA520" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2778647A" w14:textId="22571CDE" w:rsidR="00552BB0" w:rsidRDefault="00552BB0" w:rsidP="00CE68F7">
-[...55 lines deleted...]
-              <w:t>19:30-21:00</w:t>
+          <w:p w14:paraId="2BCEB3DB" w14:textId="50E019AD" w:rsidR="00425802" w:rsidRPr="00BF7BCE" w:rsidRDefault="00425802" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF7BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα 18:00-19:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C865D67" w14:textId="42B9909E" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="33D6A416" w14:textId="42C28FE0" w:rsidR="00425802" w:rsidRPr="00BF7BCE" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΜΑΓΕΙΡΙΚΗ ΖΑΧΑΡΟΠΛΑΣΤΙΚΉ ΓΙΑ ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29BA2BBC" w14:textId="5F1C462D" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> Αγλαντζιάς Αίθουσα Ζωγραφικής</w:t>
+          <w:p w14:paraId="479D9C4B" w14:textId="77777777" w:rsidR="0013034A" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ε’ Δημοτικό Σχολείο Αγλαντζιάς </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C61BD6D" w14:textId="772F2A9E" w:rsidR="00425802" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(Αίθ. Οικοκυρικών)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="49F3EAB5" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="6E58A794" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="69"/>
+          <w:trHeight w:val="493"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="572A3F85" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="277FE929" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD3ABD5" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="71209D10" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7573CE09" w14:textId="328FD26A" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00D426CD">
-[...21 lines deleted...]
-              <w:t>022</w:t>
+          <w:p w14:paraId="0B36607B" w14:textId="7A593BD6" w:rsidR="00425802" w:rsidRPr="0013034A" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="53BD67BF" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...56 lines deleted...]
-            <w:r w:rsidRPr="00BF7BCE">
+          <w:p w14:paraId="52283467" w14:textId="6782E722" w:rsidR="00425802" w:rsidRDefault="0013034A" w:rsidP="0013034A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τετάρτη</w:t>
+            </w:r>
+            <w:r w:rsidR="00425802" w:rsidRPr="00A42E2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4020174A" w14:textId="65F5E55B" w:rsidR="00425802" w:rsidRPr="00BF7BCE" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42E2E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>18:00-19:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15AD747F" w14:textId="310C297F" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="2A2A4C19" w14:textId="030219FE" w:rsidR="00425802" w:rsidRPr="00A42E2E" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΖΩΓΡΑΦΙΚΗ ΓΙΑ ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5AD6EC" w14:textId="0C31F030" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> Αγλαντζιάς Κόκκινη Αίθουσα 016</w:t>
+          <w:p w14:paraId="33B6293C" w14:textId="610E5844" w:rsidR="00425802" w:rsidRPr="0013034A" w:rsidRDefault="0013034A" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Έγκωμης Α’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="28291531" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="47F69634" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="69"/>
+          <w:trHeight w:val="324"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3D6194" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="7C0DB9BB" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C082431" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FDF2B97" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="477AE638" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C690E7A" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EB44E74" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D67983D" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1975B2ED" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52C36029" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E260BA8" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12AF5B65" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EF95B77" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E83341D" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AFD8041" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="576E75FB" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79443789" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B63A9EA" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31C986DD" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="232234D0" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="220BE924" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="193758A9" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FD55803" w14:textId="4DCBA9A1" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>907</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF12AE2" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ΜΑΘΗΜΑΤΑ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="469E3E7C" w14:textId="7AD3870E" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>1 ΩΡΑΣ</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCFFB41" w14:textId="285B947B" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>80 Ευρώ / έτος</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBB7212" w14:textId="5DE7BB7E" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00D426CD">
+          <w:p w14:paraId="28E6CF25" w14:textId="3CF294F0" w:rsidR="00425802" w:rsidRPr="009C02B4" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>023</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="629409D5" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="39A592D0" w14:textId="019E66D5" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="175"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7BCE">
-[...30 lines deleted...]
-              <w:t>19:30-21:00</w:t>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τετάρτη 17:00-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
-          </w:tcPr>
-[...88 lines deleted...]
-              <w:t>)</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFDFD45" w14:textId="156E2CA3" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>PHOTOSHOP WEB BASED - ΕΠΕΞΕΡΓΑΣΙΑ ΦΩΤΟΓΡΑΦΙΑΣ με τη ΧΡΗΣΗ του Affinity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="045ABD9E" w14:textId="01CD69FC" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...37 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6DEA1362" w14:textId="7810A1F9" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="OLE_LINK7"/>
+            <w:r w:rsidRPr="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Έγκωμης Α’</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="68E5835F" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00A81B83" w14:paraId="6497C746" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="69"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B1EB485" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="59ED2F9E" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7400233C" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="7B489B5C" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4454BB98" w14:textId="26CA1AD9" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00D426CD">
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2B7D05E5" w14:textId="4BDC9AD5" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7657E433" w14:textId="7AAF2155" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00061DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>024</w:t>
+              <w:t xml:space="preserve">Τετάρτη </w:t>
+            </w:r>
+            <w:r w:rsidR="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>18:00-19:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DA79B5" w14:textId="7C466E82" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>SOCIAL MEDIA MARKETING, WEB &amp; GRAPHIC DESIGN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7BCDEC" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="7C3D15A3" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71F876D2" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F35464" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F97525" w14:textId="28931387" w:rsidR="00425802" w:rsidRPr="009C02B4" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE06A87" w14:textId="77777777" w:rsidR="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Τρίτη </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="650FC6BC" w14:textId="738D7960" w:rsidR="00425802" w:rsidRPr="00732D06" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>17:00-18:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29480047" w14:textId="5C3805E5" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="OLE_LINK5"/>
+            <w:r w:rsidRPr="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΨΗΦΙΑΚΕΣ ΔΕΞΙΟΤΗΤΕΣ ΓΙΑ ΑΤΟΜΑ ΗΛΙΚΙΑΣ 55+</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3F5F70" w14:textId="215B58F4" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Σχολείο Λυκαβητού</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="5F97605D" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48A9E79E" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="392777EF" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A30D601" w14:textId="729B5472" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58493148" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E8EB775" w14:textId="1EB7EAEA" w:rsidR="00425802" w:rsidRPr="00732D06" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πέμπτη 17:00-18:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4420EE34" w14:textId="76803ECC" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΨΗΦΙΑΚΕΣ ΔΕΞΙΟΤΗΤΕΣ ΓΙΑ ΑΤΟΜΑ ΗΛΙΚΙΑΣ 55+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5F0D8B" w14:textId="430C191F" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Σχολείο Αγίου Αντρέα</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="31350F75" w14:textId="77777777" w:rsidTr="004A4A7E">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="797B0DDD" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CFC835" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E40428A" w14:textId="2131106A" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="01AD875F" w14:textId="3D771A76" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t>Δευτέρα 19:30-21:00</w:t>
+          <w:p w14:paraId="42458532" w14:textId="4AFBA405" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα 19:00-20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
-          </w:tcPr>
-[...46 lines deleted...]
-            <w:r w:rsidRPr="00CF60DE">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0013A509" w14:textId="3FB00E65" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Υ</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="OLE_LINK6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Ο</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>GA</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAF03E5" w14:textId="3E1BCA59" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Ε’ Δημοτικό Αγλαντζιάς</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="4F076869" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="41A15713" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="493"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47EDD570" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="085EF8CD" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A22022E" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="3E7B7BDB" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55BA660B" w14:textId="35E7ED89" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00D426CD">
-[...21 lines deleted...]
-              <w:t>025</w:t>
+          <w:p w14:paraId="224B60EB" w14:textId="0C31A145" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE98AD6" w14:textId="069F85EF" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Τετάρτη 18:00-19:30 </w:t>
+          <w:p w14:paraId="40D1E17A" w14:textId="069B53ED" w:rsidR="00425802" w:rsidRPr="00732D06" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τετάρτη 19:00-20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C802197" w14:textId="23AD1964" w:rsidR="00552BB0" w:rsidRPr="00BF7BCE" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...36 lines deleted...]
-            <w:r w:rsidRPr="00CF60DE">
+          <w:p w14:paraId="4EC3D172" w14:textId="0FEF707C" w:rsidR="00425802" w:rsidRDefault="00B42DE9" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00BF7BCE">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΥΟ</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>(Επίπεδο 1)</w:t>
+              <w:t>GA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...40 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4946F13C" w14:textId="250C7E0D" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="5CACEBD7" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="387E88AB" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="493"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D15AD66" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="1F5FDE82" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A9EC02" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="3BE7F585" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08CFED49" w14:textId="6A42BB00" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4CC2D66B" w14:textId="5512C90B" w:rsidR="00425802" w:rsidRPr="00B42DE9" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>026</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCEB3DB" w14:textId="50E019AD" w:rsidR="00552BB0" w:rsidRPr="00BF7BCE" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t>Δευτέρα 18:00-19:30</w:t>
+          <w:p w14:paraId="432D7D98" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712301">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ευτέρα </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A89E4F" w14:textId="6D0064F2" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712301">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>19:45-20:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D6A416" w14:textId="1B47E420" w:rsidR="00552BB0" w:rsidRPr="00BF7BCE" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...22 lines deleted...]
-              <w:t>ΑΥΤΟΓΝΩΣΙΑ</w:t>
+          <w:p w14:paraId="04CE3BEE" w14:textId="613D6609" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712301">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>POWER HATHA VINYASSA YOGA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ΓΙΑ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF60DE">
-[...7 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+            <w:r w:rsidRPr="002E07A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF7BCE">
-[...40 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DDDD45" w14:textId="67660ECC" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712301">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πολυδύναμο Κέντρο Αγίου Δομετίου</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="44F4AC6B" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00A81B83" w14:paraId="6F4EDB80" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="493"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6710C1E1" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="4F36BE23" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08EAB7DF" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="02292BE5" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9CA567" w14:textId="3D538FDB" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...21 lines deleted...]
-              <w:t>027</w:t>
+          <w:p w14:paraId="0085A83E" w14:textId="76195A94" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27822D85" w14:textId="593E70E7" w:rsidR="00552BB0" w:rsidRPr="00BF7BCE" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t>Δευτέρα 18:30-20:00</w:t>
+          <w:p w14:paraId="229400E9" w14:textId="6BC9B1C4" w:rsidR="00425802" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712301">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ετάρτη</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00712301">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19:45-20:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48191DA2" w14:textId="50BFF394" w:rsidR="00552BB0" w:rsidRPr="00BF7BCE" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...44 lines deleted...]
-                <w:lang w:eastAsia="el-GR"/>
+          <w:p w14:paraId="22F39F77" w14:textId="7C6E1064" w:rsidR="00425802" w:rsidRPr="002E07A5" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E07A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRADITIONAL HATHA YOGA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΓΙΑ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF60DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>ΕΝΗΛΙΚΕΣ ΓΙΑ ΕΝΗΛΙΚΕΣ Επίπεδο 2</w:t>
+              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...40 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77396118" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="002E07A5" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="732E17AE" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="63CE1A81" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="493"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47FD8EA5" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="el-GR"/>
+          <w:p w14:paraId="557CC75B" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00501035" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6556255C" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="el-GR"/>
+          <w:p w14:paraId="2EF8E379" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00501035" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34E416F6" w14:textId="3298EFB0" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...21 lines deleted...]
-              <w:t>028</w:t>
+          <w:p w14:paraId="1D3B64A3" w14:textId="6338E76F" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D519B5B" w14:textId="2AE1F983" w:rsidR="00552BB0" w:rsidRPr="00BF7BCE" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t>Τετάρτη 18:00-19:30</w:t>
+          <w:p w14:paraId="3B7A7E33" w14:textId="77777777" w:rsidR="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Τρίτη </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A90863A" w14:textId="5F181F6D" w:rsidR="00425802" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>19:45-20:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC1D08B" w14:textId="5B159C12" w:rsidR="00552BB0" w:rsidRPr="00BF7BCE" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">ΕΝΗΛΙΚΕΣ Επίπεδο 1 </w:t>
+          <w:p w14:paraId="657A1DB5" w14:textId="2AC327A6" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Υ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OGA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>για αντιμετώπιση άγχους</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D2A344" w14:textId="505C0CF9" w:rsidR="00425802" w:rsidRPr="00EE7C00" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42DE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Έγκωμης Α’</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="6E58A794" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="5CAC90A9" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="493"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="277FE929" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="75AE85DE" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71209D10" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="4352982C" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B36607B" w14:textId="226A4C8A" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="52A4BA02" w14:textId="33AB2A35" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>029</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="256CC14E" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...54 lines deleted...]
-              <w:t>18:00-19:30</w:t>
+          <w:p w14:paraId="7603EFC8" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πέμπτη</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1480B965" w14:textId="3651AEDA" w:rsidR="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>19:45-20:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2A4C19" w14:textId="3F5CBFB5" w:rsidR="00552BB0" w:rsidRPr="00A42E2E" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ Επίπεδο 2</w:t>
+          <w:p w14:paraId="295502ED" w14:textId="1214D634" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>RANA YOGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...40 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5E1085" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="1E276BB8" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="076D360E" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="493"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58CA8D27" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="5749C173" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D95FE56" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="438F3B9C" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4B1C09" w14:textId="62B0E2BB" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...21 lines deleted...]
-              <w:t>030</w:t>
+          <w:p w14:paraId="68EE998D" w14:textId="6FE13C95" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="62E9C5B9" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...68 lines deleted...]
-              <w:t>18:00-19:30</w:t>
+          <w:p w14:paraId="248593CF" w14:textId="5293C8DC" w:rsidR="00425802" w:rsidRPr="00493C84" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα 19:00-20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="374336F4" w14:textId="3A51B827" w:rsidR="00552BB0" w:rsidRPr="00A42E2E" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...36 lines deleted...]
-            <w:r w:rsidRPr="002E07A5">
+          <w:p w14:paraId="33844105" w14:textId="6C4F4AB2" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FITBALL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PILATES</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="8" w:name="OLE_LINK8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(Επ.1)</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BF27F7" w14:textId="49FA8870" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>A’ Δημοτικό Αγλαντζιάς</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="737DB49E" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="3DBDF424" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="493"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="495D0D25" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="36DB742A" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11CE2720" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="1C04511E" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBFB292" w14:textId="007D961A" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="6CA8A7EA" w14:textId="05F26B06" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>031</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51324A81" w14:textId="00AE893D" w:rsidR="00552BB0" w:rsidRPr="00A42E2E" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t>Τρίτη 18:00-19:30</w:t>
+          <w:p w14:paraId="1D3EA8CE" w14:textId="23F6C4C0" w:rsidR="00425802" w:rsidRPr="00493C84" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Τετάρτη 20:00-21:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11610AF0" w14:textId="1595B6D3" w:rsidR="00552BB0" w:rsidRPr="00A42E2E" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="07DEB6CA" w14:textId="0E6A2476" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FITBALL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PILATES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Επ.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...40 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06170F98" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="7FE96366" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="008E558C" w:rsidRPr="00FC7A2C" w14:paraId="4057338B" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="493"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1590923D" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="217D0D11" w14:textId="77777777" w:rsidR="008E558C" w:rsidRPr="00FC7A2C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6646F7AA" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="556B0F21" w14:textId="77777777" w:rsidR="008E558C" w:rsidRPr="00FC7A2C" w:rsidRDefault="008E558C" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9815DD" w14:textId="2372187C" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...21 lines deleted...]
-              <w:t>032</w:t>
+          <w:p w14:paraId="0730498C" w14:textId="31C3A04C" w:rsidR="008E558C" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="248BA8B6" w14:textId="55AFBC0D" w:rsidR="00552BB0" w:rsidRPr="00A42E2E" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t>Δευτέρα 18:00-19:30</w:t>
+          <w:p w14:paraId="62822A31" w14:textId="03134059" w:rsidR="008E558C" w:rsidRPr="00493C84" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πέμπτη</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11:00-12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD41766" w14:textId="5CD1728D" w:rsidR="00552BB0" w:rsidRPr="00A42E2E" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="36998BB1" w14:textId="22D8E92F" w:rsidR="008E558C" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΘΕΡΑΠΕΥΤΙΚΗ ΑΣΚΗΣΗ για άτομα τρίτης ηλικίας</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B90E2BD" w14:textId="0A543CA7" w:rsidR="008E558C" w:rsidRPr="00FC7A2C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493C84">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Πολυδύναμο </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Δημοτικό </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00493C84">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Κέντρο </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Λευκωσίας</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="53118061" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="008E558C" w:rsidRPr="00FC7A2C" w14:paraId="538CA342" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="467"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="602B8B09" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="2D2C2A6D" w14:textId="77777777" w:rsidR="008E558C" w:rsidRPr="00FC7A2C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0181BC61" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="126459C3" w14:textId="77777777" w:rsidR="008E558C" w:rsidRPr="00FC7A2C" w:rsidRDefault="008E558C" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69247C20" w14:textId="1F785BFE" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...21 lines deleted...]
-              <w:t>033</w:t>
+          <w:p w14:paraId="2ED4503A" w14:textId="36F6D836" w:rsidR="008E558C" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B050351" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2216985D" w14:textId="690C3012" w:rsidR="008E558C" w:rsidRPr="00493C84" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">Τετάρτη </w:t>
             </w:r>
-          </w:p>
-[...33 lines deleted...]
-              <w:t>16:00-17:30</w:t>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>11:00-12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11C68D65" w14:textId="43889F56" w:rsidR="00552BB0" w:rsidRPr="00970337" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> ΓΙΑ ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="57DFF2B6" w14:textId="05F8D950" w:rsidR="008E558C" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΜΟΥΣΙΚΟ ΕΡΓΑΣΤΗΡΙ για άτομα τρίτης ηλικίας</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...40 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="456F2288" w14:textId="7676796D" w:rsidR="008E558C" w:rsidRPr="00FC7A2C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="629F2C6F" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="31973516" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="493"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B0F4439" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="1922B266" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B91C84" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="6322A3FB" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F87DDAC" w14:textId="35BF7790" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="42F9C57A" w14:textId="51550122" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>034</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A501B01" w14:textId="01A4865F" w:rsidR="00552BB0" w:rsidRPr="00970337" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t>Τετάρτη 14:30-16:00</w:t>
+          <w:p w14:paraId="0319A560" w14:textId="1FCC7398" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ετάρτη 18:00-19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E28B13C" w14:textId="1FC396A6" w:rsidR="00552BB0" w:rsidRPr="00970337" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...35 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="09EA155E" w14:textId="3A52B3E3" w:rsidR="00425802" w:rsidRPr="008E558C" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="OLE_LINK9"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΑΒ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>S AND LEGS</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7442612F" w14:textId="1E46740E" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Α’ Δημοτικό Αγλαντζιάς</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="12E8B4FE" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="7E4785D6" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DDEE2E7" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="6B348755" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB390B5" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="5938B80C" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35C352F6" w14:textId="3C48640D" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="6FF97B0C" w14:textId="5131633A" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>035</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21526DBA" w14:textId="67551A85" w:rsidR="00552BB0" w:rsidRPr="00970337" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Δευτέρα 16:30-18:00 </w:t>
+          <w:p w14:paraId="7FDD57FC" w14:textId="77777777" w:rsidR="00425802" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Παρασκευή</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F281A1" w14:textId="28017832" w:rsidR="008E558C" w:rsidRPr="00BF7BCE" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>19:00-20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7248418C" w14:textId="5C0C84F2" w:rsidR="00552BB0" w:rsidRPr="002871E5" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...46 lines deleted...]
-              <w:t>(6χρ-12χρ)</w:t>
+          <w:p w14:paraId="0263EA83" w14:textId="1D0EAA05" w:rsidR="00425802" w:rsidRPr="00BF7BCE" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΑΒ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>S AND LEGS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="590794EA" w14:textId="00A90419" w:rsidR="00552BB0" w:rsidRPr="00970337" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> Αγλαντζιάς Αίθουσα Οικοκυρικών</w:t>
+          <w:p w14:paraId="4E286214" w14:textId="599EC5D0" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="008E558C" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Ε’ Δημοτικό Αγλαντζιάς</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="391F8EBE" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="69B9D7F1" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="389"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2109573F" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="1D55AAAB" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E64DE28" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
+          <w:p w14:paraId="7A812F5E" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EAB8F4D" w14:textId="02EC0FB4" w:rsidR="00552BB0" w:rsidRPr="009C02B4" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="490333C4" w14:textId="769C496D" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>036</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16A57709" w14:textId="2BD70E17" w:rsidR="00552BB0" w:rsidRPr="00970337" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...19 lines deleted...]
-              <w:t>Πέμπτη 18:00-19:30</w:t>
+          <w:p w14:paraId="7961D3EE" w14:textId="77777777" w:rsidR="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Τρίτη </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AE5C18B" w14:textId="7B39F466" w:rsidR="00425802" w:rsidRPr="00D84165" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>19:30-20:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64D443B2" w14:textId="16DD21E9" w:rsidR="00552BB0" w:rsidRPr="00970337" w:rsidRDefault="00552BB0" w:rsidP="00C82B4D">
-[...46 lines deleted...]
-              <w:t>(12-17χρ)</w:t>
+          <w:p w14:paraId="7B3EB514" w14:textId="2A3A290A" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΛΛΗΝΙΚΟΙ ΛΑΪΚΟΙ ΧΟΡΟΙ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> Αγλαντζιάς Αίθουσα Ζωγραφικής</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB5BA53" w14:textId="06FD087B" w:rsidR="00425802" w:rsidRPr="006C7B88" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84165">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Ε΄</w:t>
+            </w:r>
+            <w:r w:rsidR="0015752D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84165">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Δημοτικό Αγλαντζιάς </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w14:paraId="5A6CFAD4" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="33D4925F" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="389"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="649FAFCE" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="38C42178" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D28672C" w14:textId="77777777" w:rsidR="00552BB0" w:rsidRPr="00FC7A2C" w:rsidRDefault="00552BB0" w:rsidP="00184A9A">
+          <w:p w14:paraId="5744D5F4" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="720AEE0E" w14:textId="3F024177" w:rsidR="00552BB0" w:rsidRDefault="00552BB0" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>037</w:t>
+          <w:p w14:paraId="06D0D7EC" w14:textId="3AEFD898" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="285B7E95" w14:textId="7D61BFF7" w:rsidR="00552BB0" w:rsidRPr="0047235E" w:rsidRDefault="00552BB0" w:rsidP="00184A9A">
-[...19 lines deleted...]
-              <w:t>Παρασκευή 17:30-19:00</w:t>
+          <w:p w14:paraId="14F829E4" w14:textId="0709F391" w:rsidR="00425802" w:rsidRPr="00D84165" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τρίτη 20:30-21:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5913D865" w14:textId="38931F6D" w:rsidR="00552BB0" w:rsidRPr="0047235E" w:rsidRDefault="00552BB0" w:rsidP="00184A9A">
-[...23 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0F6BC94D" w14:textId="51F74856" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="OLE_LINK10"/>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΛΛΗΝΙΚΟΙ ΛΑΪΚΟΙ ΧΟΡΟΙ</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35164EAA" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00D84165" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="47F69634" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="03912C36" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
-          <w:trHeight w:val="324"/>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...387 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A280C0A" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...26 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D62C0DC" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28E6CF25" w14:textId="549658F5" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="508DA0F8" w14:textId="4310B637" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>038</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39A592D0" w14:textId="3EAD0B61" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="64653D68" w14:textId="5FCF12A2" w:rsidR="00425802" w:rsidRPr="00D84165" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Παρασκευή 1</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6AE0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              <w:t>Δευτέρα 19:30-20:30</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00-</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFDFD45" w14:textId="1970E2B7" w:rsidR="007D13F1" w:rsidRPr="00061DEB" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...71 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1AF1AD87" w14:textId="3B640CDB" w:rsidR="00425802" w:rsidRPr="00D84165" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="11" w:name="OLE_LINK11"/>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΛΛΗΝΙΚΟΙ ΛΑΪΚΟΙ ΧΟΡΟΙ</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> Αγλαντζιάς Κλειστή Αίθουσα</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="449AD95A" w14:textId="246D962C" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πολυδύναμο Κέντρο Αγίου Δομετίου</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="6497C746" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="359EB945" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59ED2F9E" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="5796C9B0" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B489B5C" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="4EC45794" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7D05E5" w14:textId="26DF89F8" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>039</w:t>
+          <w:p w14:paraId="5D609F28" w14:textId="5A71F9D5" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
-          </w:tcPr>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC6ABEE" w14:textId="0CAE80F8" w:rsidR="00425802" w:rsidRPr="00D84165" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα 19:00-20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24DA79B5" w14:textId="33568674" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...71 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="06BEA09B" w14:textId="1A7E94FE" w:rsidR="00425802" w:rsidRPr="00D84165" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="12" w:name="OLE_LINK12"/>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΛΛΗΝΙΚΟΙ ΛΑΪΚΟΙ ΧΟΡΟΙ</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A24174D" w14:textId="276F66A5" w:rsidR="00425802" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Σχολείο Αγίων Ομολογητών</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="7C3D15A3" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00EE0C1E" w:rsidRPr="00FC7A2C" w14:paraId="68B7DAC7" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71F876D2" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="672DC35A" w14:textId="77777777" w:rsidR="00EE0C1E" w:rsidRPr="00FC7A2C" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63F35464" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="61AC48CE" w14:textId="77777777" w:rsidR="00EE0C1E" w:rsidRPr="00FC7A2C" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08F97525" w14:textId="68BCB633" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>040</w:t>
+          <w:p w14:paraId="2972035E" w14:textId="3176BDFF" w:rsidR="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>038</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...21 lines deleted...]
-              <w:t>Δευτέρα 19:00-20:00</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F802A5" w14:textId="167D8DB0" w:rsidR="00EE0C1E" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Σάββατο 11:00-12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29480047" w14:textId="1B7A0675" w:rsidR="007D13F1" w:rsidRPr="00732D06" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...70 lines deleted...]
-              <w:t xml:space="preserve"> (ΕΠΙΠΕΔΟ 1)</w:t>
+          <w:p w14:paraId="668A3115" w14:textId="5A790C87" w:rsidR="00EE0C1E" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΛΛΗΝΙΚΟΙ ΛΑΪΚΟΙ ΧΟΡΟΙ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> Αγλαντζιάς Κλειστή Αίθουσα</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E89D4DC" w14:textId="72E19A23" w:rsidR="00EE0C1E" w:rsidRPr="00EE0C1E" w:rsidRDefault="00EE0C1E" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Αγίου Αντρέα</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="5F97605D" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w14:paraId="3D3A7B56" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48A9E79E" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="0282C36C" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="002871E5" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="392777EF" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="6D8FBB6E" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="002871E5" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A30D601" w14:textId="2AA6AAD4" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="3E1669D1" w14:textId="65DD167A" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>041</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...34 lines deleted...]
-              <w:t>Τετάρτη 20:00-21:00</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE65542" w14:textId="61350658" w:rsidR="00AA0046" w:rsidRPr="00D84165" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036642C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Δευτέρα </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>17:00-18:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0036642C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4420EE34" w14:textId="24250345" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="2B61B91E" w14:textId="7D270988" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:bookmarkStart w:id="13" w:name="OLE_LINK13"/>
+            <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>FITBALL</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00CF60DE">
+              <w:t xml:space="preserve">ENERGISED FITNESS FLOW (PILATES) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Επ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...60 lines deleted...]
-            </w:r>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F077C5A" w14:textId="1295A8CE" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>A’ Δημοτικό Αγλαντζιάς (Επίπεδο 1)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="31350F75" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00D903E0" w:rsidRPr="00A81B83" w14:paraId="2C4E7805" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="797B0DDD" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="57F6A383" w14:textId="77777777" w:rsidR="00D903E0" w:rsidRPr="002871E5" w:rsidRDefault="00D903E0" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00CFC835" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="2BEBBBCC" w14:textId="77777777" w:rsidR="00D903E0" w:rsidRPr="002871E5" w:rsidRDefault="00D903E0" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E40428A" w14:textId="56F45ADC" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>042</w:t>
+          <w:p w14:paraId="0D904778" w14:textId="320DD7B4" w:rsidR="00D903E0" w:rsidRPr="00D903E0" w:rsidRDefault="00D903E0" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="42458532" w14:textId="59ED0BFB" w:rsidR="007D13F1" w:rsidRPr="00732D06" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...19 lines deleted...]
-              <w:t>Πέμπτη 11:00-12:00</w:t>
+          <w:p w14:paraId="73128F92" w14:textId="424444CA" w:rsidR="00D903E0" w:rsidRPr="0036642C" w:rsidRDefault="00D903E0" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Tρίτη 19:00-20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0013A509" w14:textId="78A550E6" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="2A1AD119" w14:textId="3A786FF9" w:rsidR="00D903E0" w:rsidRPr="00AA0046" w:rsidRDefault="00D903E0" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC7A2C">
-[...9 lines deleted...]
-              <w:t>ΘΕΡΑΠΕΥΤΙΚΗ ΆΣΚΗΣΗ ΓΙΑ ΗΛΙΚΙΩΜΕΝΟΥΣ</w:t>
+            <w:r w:rsidRPr="00AA0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENERGISED FITNESS FLOW (PILATES) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Επ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...26 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D465B3" w14:textId="77777777" w:rsidR="00D903E0" w:rsidRPr="00D903E0" w:rsidRDefault="00D903E0" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="41A15713" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00AA0046" w:rsidRPr="00A81B83" w14:paraId="23FDB2DF" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="085EF8CD" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="el-GR"/>
+          <w:p w14:paraId="3096720D" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00D903E0" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7B7BDB" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="el-GR"/>
+          <w:p w14:paraId="16A22867" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00D903E0" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="224B60EB" w14:textId="774E8D93" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="65F4BC6D" w14:textId="6E9CC51F" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>043</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40D1E17A" w14:textId="213F6921" w:rsidR="007D13F1" w:rsidRPr="00732D06" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...19 lines deleted...]
-              <w:t>Τετάρτη 11:00-12:00</w:t>
+          <w:p w14:paraId="78ED8699" w14:textId="522AEB2B" w:rsidR="00AA0046" w:rsidRPr="00D84165" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036642C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Δευτέρα </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>20:00-21:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC3D172" w14:textId="79D492EA" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="4B519617" w14:textId="5F90ADDF" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC7A2C">
-[...9 lines deleted...]
-              <w:t>ΜΟΥΣΙΚΟ ΕΡΓΑΣΤΗΡΙΟ ΓΙΑ ΗΛΙΚΙΩΜΕΝΟΥΣ</w:t>
+            <w:r w:rsidRPr="00AA0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENERGISED FITNESS FLOW (PILATES) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Επ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4946F13C" w14:textId="250C7E0D" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="el-GR"/>
+          <w:p w14:paraId="13F7C999" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="387E88AB" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w14:paraId="5522FBCD" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F5FDE82" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="el-GR"/>
+          <w:p w14:paraId="39831BD9" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE7F585" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="el-GR"/>
+          <w:p w14:paraId="75D02D38" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC2D66B" w14:textId="1B9A3093" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>044</w:t>
+          <w:p w14:paraId="4E63B1EE" w14:textId="1F87B0AC" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="432D7D98" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...52 lines deleted...]
-              <w:t>19:45-20:45</w:t>
+          <w:p w14:paraId="61ADE993" w14:textId="629BC171" w:rsidR="00AA0046" w:rsidRPr="00D84165" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036642C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα 17:30-18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04CE3BEE" w14:textId="613D6609" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="67E69EBE" w14:textId="651AA93E" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENERGISED FITNESS FLOW (PILATES) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76DDDD45" w14:textId="67660ECC" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...37 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="1564BFE9" w14:textId="6E864A65" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πολυδύναμο Κέντρο Αγίου Δομετίου</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="1179D9EA" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w14:paraId="61C43758" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62FED749" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="727B8658" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65960580" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="07DDCA78" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="475DF49D" w14:textId="054627BC" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="62AD11AB" w14:textId="70FEC178" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>045</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54F59501" w14:textId="47B81359" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...52 lines deleted...]
-              <w:t>19:45-20:45</w:t>
+          <w:p w14:paraId="248BB02E" w14:textId="204599A9" w:rsidR="00AA0046" w:rsidRPr="00D84165" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πέμπτη 17:30-18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F00FD62" w14:textId="01781D5D" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...36 lines deleted...]
-            <w:r w:rsidRPr="00CF60DE">
+          <w:p w14:paraId="1DF28D22" w14:textId="617629AB" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="14" w:name="OLE_LINK14"/>
+            <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENERGISED FITNESS FLOW (PILATES) </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74057C2E" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="7D1D2292" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00D84165" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00864CA9" w14:paraId="6F4EDB80" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w14:paraId="3C4CD358" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F36BE23" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="50BE35F5" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02292BE5" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="2C28E8C6" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0085A83E" w14:textId="6F6F10D7" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>046</w:t>
+          <w:p w14:paraId="3876B591" w14:textId="5A1CFCAF" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="229400E9" w14:textId="6BC9B1C4" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> 19:45-20:45</w:t>
+          <w:p w14:paraId="7DF10802" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Τρίτη </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D205A03" w14:textId="544BE084" w:rsidR="00AA0046" w:rsidRPr="00D84165" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>18:45-19:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22F39F77" w14:textId="7C6E1064" w:rsidR="007D13F1" w:rsidRPr="002E07A5" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1D29F2DE" w14:textId="32F3152A" w:rsidR="00AA0046" w:rsidRPr="00D84165" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0046">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...46 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+              <w:t>ENERGISED FITNESS FLOW (PILATES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D56F6F4" w14:textId="14CCD7F9" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Έγκωμης Α’</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="37164618" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w14:paraId="16A82DA8" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21CAA0AD" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="002E07A5" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+          <w:p w14:paraId="3531F121" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7582DB25" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="002E07A5" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+          <w:p w14:paraId="57FC43B2" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00FC7A2C" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="381E1387" w14:textId="12E5F521" w:rsidR="007D13F1" w:rsidRPr="002E07A5" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>047</w:t>
+          <w:p w14:paraId="03BDF329" w14:textId="7432C608" w:rsidR="00AA0046" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="01C160FB" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> 8:30 9:30</w:t>
+          <w:p w14:paraId="29262A29" w14:textId="28EB1EFD" w:rsidR="00AA0046" w:rsidRPr="001058C6" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Παρασκευή 18:45-19:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1CFDD0" w14:textId="53DD20BA" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="382C3E90" w14:textId="6ADCB5E2" w:rsidR="00AA0046" w:rsidRPr="0036642C" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ENERGISED FITNESS FLOW (PILATES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C41E5B5" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="1468E1B9" w14:textId="77777777" w:rsidR="00AA0046" w:rsidRPr="00D84165" w:rsidRDefault="00AA0046" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00864CA9" w14:paraId="7FD5387C" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00425802" w:rsidRPr="00FC7A2C" w14:paraId="16F211C8" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F6C0385" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="69CA2C8F" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="OLE_LINK15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCFE466" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="0C1C4C1C" w14:textId="77777777" w:rsidR="00425802" w:rsidRPr="00FC7A2C" w:rsidRDefault="00425802" w:rsidP="00425802">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7A0A27" w14:textId="1AF9B18E" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>048</w:t>
+          <w:p w14:paraId="34A07FB3" w14:textId="7DCE35CB" w:rsidR="00425802" w:rsidRPr="00AA0046" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="63E43FA0" w14:textId="44C427C8" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...69 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="70040CBA" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Τετάρτη 19:00-21:00 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C4FD258" w14:textId="73903CB6" w:rsidR="00425802" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(Εναλλάξ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4669C593" w14:textId="37F07B22" w:rsidR="007D13F1" w:rsidRPr="002E07A5" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="6D45250D" w14:textId="417556CC" w:rsidR="00425802" w:rsidRPr="00501035" w:rsidRDefault="00AA0046" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ART THERAPY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="343B5AF1" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ε’ Δημοτικό Αγλαντζιάς </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AB4E93" w14:textId="3E7BF38E" w:rsidR="00425802" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00425802">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(Αιθ. Ζωγραφικής)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="2634CFC5" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:bookmarkEnd w:id="15"/>
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="759AFBEB" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78CAA9B3" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="002E07A5" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+          <w:p w14:paraId="6CC27406" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11DD1D7C" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="002E07A5" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+          <w:p w14:paraId="7AE9F313" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC0CF6C" w14:textId="781D61C2" w:rsidR="007D13F1" w:rsidRPr="002E07A5" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="7C1F2B7E" w14:textId="7A7D1C79" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>049</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="01E256FA" w14:textId="591A67AF" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> 14:00-15:00</w:t>
+          <w:p w14:paraId="7E95D817" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Τρίτη 18:30-20:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D469E6" w14:textId="07F26CBB" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-CY" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(Εναλλάξ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="632F6825" w14:textId="13293373" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...36 lines deleted...]
-            <w:r w:rsidRPr="00CF60DE">
+          <w:p w14:paraId="39EF7066" w14:textId="45C581F3" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΓΛΥΠΤΙΚΗ/ΚΕΡΑΜΙΚΗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB8721C" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ε’ Δημοτικό Αγλαντζιάς </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31B7DCB6" w14:textId="50FE67EC" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00501035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(Αιθ. Ζωγραφικής)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00864CA9" w14:paraId="5A64635D" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="3295F6C3" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24CB5B4E" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="2238CA18" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="287A974E" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="77ADB83B" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="020B4842" w14:textId="1A3C5321" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="5E81B481" w14:textId="00E55D33" w:rsidR="00501035" w:rsidRPr="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>050</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="05DFB2F1" w14:textId="3085BA46" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...19 lines deleted...]
-              <w:t>Σάββατο 10:00-11:00</w:t>
+          <w:p w14:paraId="30F6A97B" w14:textId="5CBE400A" w:rsidR="00501035" w:rsidRPr="00D84165" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δευτέρα 19:30-20:30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C82B4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71E08C69" w14:textId="6B92A036" w:rsidR="007D13F1" w:rsidRPr="00712301" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...70 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="01D0ADC0" w14:textId="1F686B3B" w:rsidR="00501035" w:rsidRPr="00F85A8D" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F85A8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΚΙΘΑΡΑ ΓΙΑ ΕΝΗΛΙΚΕΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA65EF7" w14:textId="76C04F54" w:rsidR="00501035" w:rsidRPr="00F85A8D" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F85A8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Ε’ Δημοτικό Αγλαντζιάς (Αίθουσα Μουσικής)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="40B34281" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="41802F3B" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="020F6DE6" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="002E07A5" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+          <w:p w14:paraId="749CA5AE" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24F7CFCC" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="002E07A5" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...9 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+          <w:p w14:paraId="388CFA39" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51EB9B45" w14:textId="174DD203" w:rsidR="007D13F1" w:rsidRPr="002E07A5" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="136839D9" w14:textId="62CA1A56" w:rsidR="00501035" w:rsidRPr="00F85A8D" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>051</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85A8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2403C5" w14:textId="1DAB096B" w:rsidR="007D13F1" w:rsidRPr="00864CA9" w:rsidRDefault="007D13F1" w:rsidP="00864CA9">
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00493C84">
+          <w:p w14:paraId="207FE4D8" w14:textId="7662FFB3" w:rsidR="00501035" w:rsidRPr="00D84165" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82B4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Πέμπτη </w:t>
+            </w:r>
+            <w:r w:rsidR="00F85A8D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>18:00-19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="501B8B6E" w14:textId="294457BA" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...44 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+          <w:p w14:paraId="3074D523" w14:textId="77777777" w:rsidR="00F85A8D" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F85A8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΤΟΞΟΒΟΛΙΑ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          </w:p>
+          <w:p w14:paraId="657AEFFC" w14:textId="750DE0C5" w:rsidR="00501035" w:rsidRPr="00F85A8D" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>(άνω των 16 ετών)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC0DB8B" w14:textId="0D735C5D" w:rsidR="007D13F1" w:rsidRPr="00864CA9" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> Αγλαντζιάς Κλειστή Αίθουσα</w:t>
+          <w:p w14:paraId="38557542" w14:textId="6CC3C81C" w:rsidR="00501035" w:rsidRPr="00F85A8D" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F85A8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Στάδιο Αγλαντζιάς</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="63CE1A81" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="4B729587" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="557CC75B" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="383C2AEA" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF8E379" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="77472AE5" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3B64A3" w14:textId="1F7E7956" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>052</w:t>
+          <w:p w14:paraId="004595DF" w14:textId="337B4697" w:rsidR="00501035" w:rsidRPr="008E0842" w:rsidRDefault="008E0842" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A90863A" w14:textId="4274205D" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...19 lines deleted...]
-              <w:t>Παρασκευή 19:00-20:00</w:t>
+          <w:p w14:paraId="36B6D959" w14:textId="77777777" w:rsidR="00501035" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Πέμπτη </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08933719" w14:textId="4B1A12D7" w:rsidR="00F85A8D" w:rsidRPr="00D84165" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>16:30-17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="657A1DB5" w14:textId="452D7540" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="12B57E92" w14:textId="758FA4FB" w:rsidR="00501035" w:rsidRPr="008E0842" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="16" w:name="OLE_LINK16"/>
+            <w:r w:rsidRPr="008E0842">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>QIGONG</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="008E0842">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Επ.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...48 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C569A4" w14:textId="2B0B86E4" w:rsidR="00501035" w:rsidRPr="008E0842" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E0842">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Β’ Παλλουριώτισσας</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="5CAC90A9" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00F85A8D" w:rsidRPr="00FC7A2C" w14:paraId="3972885A" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75AE85DE" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="51D4C3B1" w14:textId="77777777" w:rsidR="00F85A8D" w:rsidRPr="00FC7A2C" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4352982C" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="6A643E55" w14:textId="77777777" w:rsidR="00F85A8D" w:rsidRPr="00FC7A2C" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52A4BA02" w14:textId="52018D37" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>053</w:t>
+          <w:p w14:paraId="22B82556" w14:textId="64E3E739" w:rsidR="00F85A8D" w:rsidRPr="008E0842" w:rsidRDefault="008E0842" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1480B965" w14:textId="2F72FD74" w:rsidR="007D13F1" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...19 lines deleted...]
-              <w:t>Σάββατο 10:00-11:00</w:t>
+          <w:p w14:paraId="0D7D21A6" w14:textId="4A769D1B" w:rsidR="00F85A8D" w:rsidRPr="00D84165" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Πέμπτη 18:00-19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="295502ED" w14:textId="747C1217" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="148082C6" w14:textId="488E8D4C" w:rsidR="00F85A8D" w:rsidRPr="008E0842" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E0842">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>QIGONG (Επ.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21259284" w14:textId="713EDE5B" w:rsidR="00F85A8D" w:rsidRPr="008E0842" w:rsidRDefault="00F85A8D" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E0842">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Δημοτικό Σχολείο Λυκαβητού</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="076D360E" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="5CA60188" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3F4223" w14:textId="77777777" w:rsidR="00501035" w:rsidRDefault="00501035" w:rsidP="00FC5AAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F88D42F" w14:textId="77777777" w:rsidR="00501035" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72385880" w14:textId="78A72987" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+            <w:r w:rsidR="00A17D70">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EAE6DE" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C3A5BC7" w14:textId="76A80C40" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>ΜΑΘΗΜΑΤΑ ΤΕΝΝΙΣ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E989F9" w14:textId="79A7909C" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
-            <w:vMerge/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="275F12E4" w14:textId="33E53190" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4210F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>0 Ευρώ / έτος</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68EE998D" w14:textId="209360EE" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>054</w:t>
+          <w:p w14:paraId="05646B01" w14:textId="71EF6BDF" w:rsidR="00501035" w:rsidRPr="00627747" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...20 lines deleted...]
-              <w:t>Τετάρτη 18:00-19:00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7869C559" w14:textId="57D29417" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-CY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Δευτέρα 16:30-17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33844105" w14:textId="5C8559A9" w:rsidR="007D13F1" w:rsidRPr="00493C84" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="0CC4EC2F" w14:textId="5A6BC33D" w:rsidR="00501035" w:rsidRPr="00FC5AAE" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="17" w:name="OLE_LINK17"/>
+            <w:r w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ΤΕΝΝΙΣ Επίπεδο 1</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73BF27F7" w14:textId="09ABA2C4" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...37 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="79A57C7F" w14:textId="4E2AEA7E" w:rsidR="00501035" w:rsidRPr="00040D81" w:rsidRDefault="00040D81" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="18" w:name="OLE_LINK21"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>Αθλητικές Εγκαταστάσεις Πανεπιστημίου Κύπρου</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="3DBDF424" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="4768CA57" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36DB742A" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="5FBC01C3" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C04511E" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="4A9C81D0" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA8A7EA" w14:textId="50FA5E28" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>055</w:t>
+          <w:p w14:paraId="712CD895" w14:textId="68D9C83A" w:rsidR="00501035" w:rsidRPr="00627747" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...21 lines deleted...]
-              <w:t>Τρίτη 19:30-20:30</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4F7DD475" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Πέμπτη</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="607DCC08" w14:textId="294C6898" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>14:30-15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07DEB6CA" w14:textId="30237DDE" w:rsidR="007D13F1" w:rsidRPr="00493C84" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="55092B24" w14:textId="493A89DF" w:rsidR="00501035" w:rsidRPr="00FC5AAE" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ΤΕΝΝΙΣ Επίπεδο 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06170F98" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="5BC8F4EB" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="5E5BE73D" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="5CC95BC1" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24516A9A" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="5DAC815B" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62735B8D" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="3DEB7612" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8C269B" w14:textId="2FFAFA40" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>056</w:t>
+          <w:p w14:paraId="0D1D6D9A" w14:textId="7D188D48" w:rsidR="00501035" w:rsidRPr="00627747" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...21 lines deleted...]
-              <w:t>Τρίτη 20:30-21:30</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3D02775A" w14:textId="0AE6F63D" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Δευτέρα 17:30-18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F1DBDC" w14:textId="25797663" w:rsidR="007D13F1" w:rsidRPr="00493C84" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...59 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="22A97956" w14:textId="50514A6F" w:rsidR="00501035" w:rsidRPr="00FC5AAE" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="19" w:name="OLE_LINK18"/>
+            <w:r w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ΤΕΝΝΙΣ Επίπεδο 2</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8C2B0A" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="5AA09036" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="4057338B" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="4C07769D" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="217D0D11" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="5DEF0D70" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="556B0F21" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="36E37873" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0730498C" w14:textId="4A5F3B4C" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>057</w:t>
+          <w:p w14:paraId="4F90A9CB" w14:textId="03E46BBA" w:rsidR="00501035" w:rsidRPr="00627747" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...21 lines deleted...]
-              <w:t>Παρασκευή 19:00-20:00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7BCEBEAA" w14:textId="09337C8F" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-CY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Πέμπτη 17:30-18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36998BB1" w14:textId="1643CF08" w:rsidR="007D13F1" w:rsidRPr="00493C84" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...58 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="45756B81" w14:textId="571C9DF5" w:rsidR="00501035" w:rsidRPr="00FC5AAE" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ΤΕΝΝΙΣ Επίπεδο 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...39 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AA157F" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="538CA342" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="40727B83" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D2C2A6D" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="18BE07C3" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="126459C3" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="4D3C72E5" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED4503A" w14:textId="4272A87A" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>058</w:t>
+          <w:p w14:paraId="231097BB" w14:textId="0229483D" w:rsidR="00501035" w:rsidRPr="00627747" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...21 lines deleted...]
-              <w:t>Πέμπτη 18:30-19:30</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4E99A0EC" w14:textId="0DF1B79F" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Δευτέρα 18:30-19:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57DFF2B6" w14:textId="7E0E773B" w:rsidR="007D13F1" w:rsidRPr="00493C84" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...44 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+          <w:p w14:paraId="76BF5C37" w14:textId="788733FB" w:rsidR="00501035" w:rsidRPr="00FC5AAE" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="20" w:name="OLE_LINK19"/>
+            <w:r w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ΤΕΝΝΙΣ Επίπεδο 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00501035" w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2641AC0F" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="31973516" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="5211169E" w14:textId="77777777" w:rsidTr="00FC5AAE">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="377"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1922B266" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="15DC132E" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6322A3FB" w14:textId="77777777" w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="36D893DE" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42F9C57A" w14:textId="43B6304E" w:rsidR="007D13F1" w:rsidRPr="009C02B4" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...21 lines deleted...]
-              <w:t>059</w:t>
+          <w:p w14:paraId="2DAD826B" w14:textId="130EB339" w:rsidR="00501035" w:rsidRPr="00627747" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...21 lines deleted...]
-              <w:t>Παρασκευή 18:00-20:00 (εναλλάξ)</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="74710362" w14:textId="0606043B" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Πέμπτη 18:30-19:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09EA155E" w14:textId="34FA902B" w:rsidR="007D13F1" w:rsidRPr="00493C84" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
-[...260 lines deleted...]
-              <w:t xml:space="preserve"> ΓΙΑ ΕΝΗΛΙΚΕΣ</w:t>
+          <w:p w14:paraId="2E9BAF81" w14:textId="49CC75E8" w:rsidR="00501035" w:rsidRPr="00FC5AAE" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ΤΕΝΝΙΣ Επίπεδο 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E286214" w14:textId="4DD83A87" w:rsidR="007D13F1" w:rsidRPr="00BF7BCE" w:rsidRDefault="007D13F1" w:rsidP="00184A9A">
+          <w:p w14:paraId="25A8A6BB" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13F1" w:rsidRPr="00FC7A2C" w14:paraId="3D12A2F6" w14:textId="77777777" w:rsidTr="004A4A7E">
-[...18971 lines deleted...]
-      <w:tr w:rsidR="00285341" w:rsidRPr="00FC7A2C" w14:paraId="4B52DD64" w14:textId="77777777" w:rsidTr="004A4A7E">
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="4B52DD64" w14:textId="77777777" w:rsidTr="004A4A7E">
         <w:trPr>
           <w:trHeight w:val="433"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D860DCE" w14:textId="77777777" w:rsidR="00285341" w:rsidRPr="00FC7A2C" w:rsidRDefault="00285341" w:rsidP="00285341">
+          <w:p w14:paraId="4D860DCE" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>909</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D7AA0BE" w14:textId="6265117F" w:rsidR="00285341" w:rsidRPr="00FC7A2C" w:rsidRDefault="00285341" w:rsidP="00285341">
+          <w:p w14:paraId="4D7AA0BE" w14:textId="6265117F" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">ΜΑΘΗΜΑ KANGOO </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t xml:space="preserve">BOOTS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74756C6A" w14:textId="498DC8D6" w:rsidR="00285341" w:rsidRPr="00FC7A2C" w:rsidRDefault="00285341" w:rsidP="00285341">
+          <w:p w14:paraId="74756C6A" w14:textId="498DC8D6" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
@@ -35406,518 +14130,528 @@
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>0 Ευρώ / έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57CD2514" w14:textId="13BB6DB1" w:rsidR="00285341" w:rsidRPr="00184A9A" w:rsidRDefault="00285341" w:rsidP="00285341">
-[...21 lines deleted...]
-              <w:t>146</w:t>
+          <w:p w14:paraId="57CD2514" w14:textId="10CDC3C6" w:rsidR="00501035" w:rsidRPr="00D903E0" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="6B6064D6" w14:textId="77777777" w:rsidR="00285341" w:rsidRPr="00FC7A2C" w:rsidRDefault="00285341" w:rsidP="00285341">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="6B6064D6" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Τρίτη</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="741452CB" w14:textId="0066F600" w:rsidR="00285341" w:rsidRPr="00FC7A2C" w:rsidRDefault="00285341" w:rsidP="00285341">
+          </w:p>
+          <w:p w14:paraId="741452CB" w14:textId="0066F600" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>17:30</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB9307A" w14:textId="5B7396D8" w:rsidR="00285341" w:rsidRPr="00FC7A2C" w:rsidRDefault="00285341" w:rsidP="00285341">
-[...23 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4AB9307A" w14:textId="2243408F" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="21" w:name="OLE_LINK20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KANGOO BOOTS </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D85A68A" w14:textId="63029B69" w:rsidR="00285341" w:rsidRPr="00FC7A2C" w:rsidRDefault="00285341" w:rsidP="00285341">
+          <w:p w14:paraId="3D85A68A" w14:textId="63029B69" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
               <w:t>Ε΄ Δημοτικό Αγλαντζιάς Κλειστή Αίθουσα</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00285341" w:rsidRPr="00FC7A2C" w14:paraId="6FE39C7A" w14:textId="77777777" w:rsidTr="000B597D">
+      <w:tr w:rsidR="00501035" w:rsidRPr="00FC7A2C" w14:paraId="6FE39C7A" w14:textId="77777777" w:rsidTr="000B597D">
         <w:trPr>
           <w:trHeight w:val="215"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D108E5A" w14:textId="77777777" w:rsidR="00285341" w:rsidRPr="008C1623" w:rsidRDefault="00285341" w:rsidP="00285341">
+          <w:p w14:paraId="6D108E5A" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="008C1623" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F320556" w14:textId="77777777" w:rsidR="00285341" w:rsidRPr="00FC7A2C" w:rsidRDefault="00285341" w:rsidP="00285341">
+          <w:p w14:paraId="2F320556" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D038AC9" w14:textId="7E78CBD2" w:rsidR="00285341" w:rsidRPr="00627747" w:rsidRDefault="00285341" w:rsidP="00285341">
-[...21 lines deleted...]
-              <w:t>147</w:t>
+          <w:p w14:paraId="2D038AC9" w14:textId="59E0F3CF" w:rsidR="00501035" w:rsidRPr="00D903E0" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00D903E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="2AF364F2" w14:textId="2C721970" w:rsidR="00285341" w:rsidRPr="000B597D" w:rsidRDefault="00285341" w:rsidP="00285341">
+          <w:p w14:paraId="2AF364F2" w14:textId="2C721970" w:rsidR="00501035" w:rsidRPr="000B597D" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t>Πέμ</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Πέμπτη </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BF012FD" w14:textId="4FA5E949" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00FC7A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-              <w:t xml:space="preserve">πτη </w:t>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:t>19:00-20:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4415692C" w14:textId="38BD1150" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00FC5AAE" w:rsidP="00501035">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="el-GR"/>
               </w:rPr>
-            </w:pPr>
-[...40 lines deleted...]
-              <w:t>ΕΝΗΛΙΚΕΣ</w:t>
+              <w:t>KANGOO BOOTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0470A12B" w14:textId="77777777" w:rsidR="00285341" w:rsidRPr="00FC7A2C" w:rsidRDefault="00285341" w:rsidP="00285341">
+          <w:p w14:paraId="0470A12B" w14:textId="77777777" w:rsidR="00501035" w:rsidRPr="00FC7A2C" w:rsidRDefault="00501035" w:rsidP="00501035">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="2DC4C20A" w14:textId="77777777" w:rsidR="002B5087" w:rsidRPr="00FC7A2C" w:rsidRDefault="002B5087" w:rsidP="002B5087">
+    <w:p w14:paraId="2DC4C20A" w14:textId="77777777" w:rsidR="002B5087" w:rsidRPr="00FC5AAE" w:rsidRDefault="002B5087" w:rsidP="002B5087">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002B5087" w:rsidRPr="00FC7A2C" w:rsidSect="00864CA9">
+    <w:sectPr w:rsidR="002B5087" w:rsidRPr="00FC5AAE" w:rsidSect="00864CA9">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1560" w:left="1418" w:header="454" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="756A1311" w14:textId="77777777" w:rsidR="008C11B3" w:rsidRDefault="008C11B3">
+    <w:p w14:paraId="695072B1" w14:textId="77777777" w:rsidR="00937CD4" w:rsidRDefault="00937CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="788E60AB" w14:textId="77777777" w:rsidR="008C11B3" w:rsidRDefault="008C11B3">
+    <w:p w14:paraId="78BED604" w14:textId="77777777" w:rsidR="00937CD4" w:rsidRDefault="00937CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C949B07" w14:textId="77777777" w:rsidR="008C11B3" w:rsidRDefault="008C11B3">
+    <w:p w14:paraId="2A4D8ED0" w14:textId="77777777" w:rsidR="00937CD4" w:rsidRDefault="00937CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5149E1C2" w14:textId="77777777" w:rsidR="008C11B3" w:rsidRDefault="008C11B3">
+    <w:p w14:paraId="6D08964C" w14:textId="77777777" w:rsidR="00937CD4" w:rsidRDefault="00937CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1AF3514F" w14:textId="77777777" w:rsidR="00A23685" w:rsidRDefault="008C11B3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53C6FA35" wp14:editId="13799DFF">
           <wp:extent cx="5516880" cy="1047750"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
@@ -36135,243 +14869,277 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1362704123">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1645235983">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B5087"/>
     <w:rsid w:val="00010932"/>
     <w:rsid w:val="00026901"/>
     <w:rsid w:val="00040362"/>
+    <w:rsid w:val="00040D81"/>
     <w:rsid w:val="00061DEB"/>
     <w:rsid w:val="000B597D"/>
     <w:rsid w:val="000E4E11"/>
     <w:rsid w:val="001058C6"/>
     <w:rsid w:val="00121B0D"/>
+    <w:rsid w:val="001266CA"/>
     <w:rsid w:val="00127268"/>
+    <w:rsid w:val="0013034A"/>
     <w:rsid w:val="00131031"/>
     <w:rsid w:val="00143F86"/>
+    <w:rsid w:val="001503F2"/>
+    <w:rsid w:val="0015752D"/>
     <w:rsid w:val="00161145"/>
+    <w:rsid w:val="00177F63"/>
     <w:rsid w:val="00184A9A"/>
     <w:rsid w:val="0019243D"/>
     <w:rsid w:val="001A4DE9"/>
     <w:rsid w:val="002028CF"/>
     <w:rsid w:val="002040DE"/>
     <w:rsid w:val="00213238"/>
     <w:rsid w:val="002215F5"/>
     <w:rsid w:val="00224A2F"/>
     <w:rsid w:val="002337DC"/>
     <w:rsid w:val="00243779"/>
     <w:rsid w:val="00252F13"/>
     <w:rsid w:val="00254560"/>
     <w:rsid w:val="00276086"/>
     <w:rsid w:val="00281D74"/>
     <w:rsid w:val="00285341"/>
     <w:rsid w:val="002871E5"/>
     <w:rsid w:val="00292DB8"/>
     <w:rsid w:val="002B1D86"/>
     <w:rsid w:val="002B5087"/>
     <w:rsid w:val="002D1DA3"/>
     <w:rsid w:val="002D610C"/>
     <w:rsid w:val="002E07A5"/>
     <w:rsid w:val="00317756"/>
     <w:rsid w:val="00330E97"/>
     <w:rsid w:val="003359EC"/>
     <w:rsid w:val="00351881"/>
     <w:rsid w:val="0035273E"/>
     <w:rsid w:val="00361CEC"/>
     <w:rsid w:val="0036642C"/>
     <w:rsid w:val="00383BBD"/>
     <w:rsid w:val="00386A15"/>
     <w:rsid w:val="003C78DF"/>
     <w:rsid w:val="003D647F"/>
     <w:rsid w:val="003D78CB"/>
     <w:rsid w:val="004043E5"/>
+    <w:rsid w:val="00425802"/>
     <w:rsid w:val="0043159C"/>
     <w:rsid w:val="00464BC9"/>
     <w:rsid w:val="0047235E"/>
     <w:rsid w:val="00493C84"/>
     <w:rsid w:val="004A4A7E"/>
     <w:rsid w:val="004B7177"/>
     <w:rsid w:val="004D393C"/>
+    <w:rsid w:val="00501035"/>
+    <w:rsid w:val="00517213"/>
     <w:rsid w:val="00521F89"/>
     <w:rsid w:val="0054293A"/>
     <w:rsid w:val="00552BB0"/>
     <w:rsid w:val="00562101"/>
     <w:rsid w:val="00573784"/>
     <w:rsid w:val="0058469F"/>
     <w:rsid w:val="005A4BD4"/>
     <w:rsid w:val="005B2C68"/>
     <w:rsid w:val="005C521A"/>
+    <w:rsid w:val="005D6E4B"/>
     <w:rsid w:val="005F626D"/>
     <w:rsid w:val="00627747"/>
+    <w:rsid w:val="00651920"/>
     <w:rsid w:val="00657278"/>
     <w:rsid w:val="00657CC8"/>
     <w:rsid w:val="0066621E"/>
     <w:rsid w:val="006A5B09"/>
+    <w:rsid w:val="006B1B66"/>
     <w:rsid w:val="006C7B88"/>
     <w:rsid w:val="006D0EDA"/>
     <w:rsid w:val="006D570E"/>
     <w:rsid w:val="006D6E15"/>
     <w:rsid w:val="006E06FF"/>
+    <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E3459"/>
     <w:rsid w:val="006E6EC1"/>
     <w:rsid w:val="00712301"/>
     <w:rsid w:val="00712DDE"/>
     <w:rsid w:val="0071679C"/>
     <w:rsid w:val="00732D06"/>
     <w:rsid w:val="00760FA6"/>
     <w:rsid w:val="00761D61"/>
     <w:rsid w:val="007763CA"/>
     <w:rsid w:val="00780931"/>
+    <w:rsid w:val="007A6AE0"/>
     <w:rsid w:val="007B1E07"/>
     <w:rsid w:val="007B2E3E"/>
     <w:rsid w:val="007D13F1"/>
     <w:rsid w:val="008022C5"/>
+    <w:rsid w:val="0081329A"/>
     <w:rsid w:val="00817E72"/>
     <w:rsid w:val="0083566A"/>
     <w:rsid w:val="008430EA"/>
     <w:rsid w:val="00844262"/>
     <w:rsid w:val="008577CD"/>
     <w:rsid w:val="008642DB"/>
     <w:rsid w:val="00864CA9"/>
     <w:rsid w:val="008968EA"/>
     <w:rsid w:val="008A6DD8"/>
     <w:rsid w:val="008B557A"/>
     <w:rsid w:val="008C11B3"/>
     <w:rsid w:val="008C1623"/>
+    <w:rsid w:val="008E0842"/>
+    <w:rsid w:val="008E558C"/>
     <w:rsid w:val="008E765D"/>
     <w:rsid w:val="008F032A"/>
     <w:rsid w:val="008F36D8"/>
     <w:rsid w:val="00903DC8"/>
     <w:rsid w:val="00907214"/>
     <w:rsid w:val="00916697"/>
     <w:rsid w:val="00917544"/>
+    <w:rsid w:val="00937CD4"/>
+    <w:rsid w:val="00943414"/>
     <w:rsid w:val="00954739"/>
     <w:rsid w:val="00970337"/>
+    <w:rsid w:val="00994615"/>
     <w:rsid w:val="009A47D3"/>
     <w:rsid w:val="009B205F"/>
     <w:rsid w:val="009C02B4"/>
     <w:rsid w:val="009C7F5F"/>
     <w:rsid w:val="009E69AD"/>
     <w:rsid w:val="00A0381C"/>
     <w:rsid w:val="00A057EC"/>
+    <w:rsid w:val="00A17D70"/>
     <w:rsid w:val="00A23685"/>
     <w:rsid w:val="00A40B3E"/>
     <w:rsid w:val="00A4173B"/>
+    <w:rsid w:val="00A4210F"/>
     <w:rsid w:val="00A42E2E"/>
+    <w:rsid w:val="00A42ED9"/>
     <w:rsid w:val="00A73896"/>
     <w:rsid w:val="00A75A31"/>
+    <w:rsid w:val="00A81B83"/>
+    <w:rsid w:val="00AA0046"/>
     <w:rsid w:val="00AA5111"/>
     <w:rsid w:val="00AF1645"/>
     <w:rsid w:val="00B03C73"/>
     <w:rsid w:val="00B35584"/>
+    <w:rsid w:val="00B42DE9"/>
     <w:rsid w:val="00B60015"/>
     <w:rsid w:val="00BA7DD4"/>
     <w:rsid w:val="00BC7A44"/>
+    <w:rsid w:val="00BF10DD"/>
     <w:rsid w:val="00BF7BCE"/>
     <w:rsid w:val="00C2638C"/>
     <w:rsid w:val="00C36F51"/>
     <w:rsid w:val="00C458C6"/>
     <w:rsid w:val="00C61B56"/>
     <w:rsid w:val="00C82B4D"/>
+    <w:rsid w:val="00C928B6"/>
     <w:rsid w:val="00CA4C65"/>
     <w:rsid w:val="00CE68F7"/>
     <w:rsid w:val="00CF60DE"/>
     <w:rsid w:val="00D07284"/>
     <w:rsid w:val="00D160E4"/>
     <w:rsid w:val="00D260D2"/>
     <w:rsid w:val="00D34C1A"/>
     <w:rsid w:val="00D426CD"/>
     <w:rsid w:val="00D51406"/>
     <w:rsid w:val="00D60CBB"/>
     <w:rsid w:val="00D63E4A"/>
     <w:rsid w:val="00D678B4"/>
     <w:rsid w:val="00D821E5"/>
     <w:rsid w:val="00D84165"/>
+    <w:rsid w:val="00D903E0"/>
     <w:rsid w:val="00D9282B"/>
     <w:rsid w:val="00D932E5"/>
     <w:rsid w:val="00D95ADA"/>
     <w:rsid w:val="00DB226A"/>
     <w:rsid w:val="00DC11C2"/>
     <w:rsid w:val="00DD0C6D"/>
     <w:rsid w:val="00DE79FB"/>
+    <w:rsid w:val="00DF4BCF"/>
     <w:rsid w:val="00E04A09"/>
     <w:rsid w:val="00E07D3C"/>
     <w:rsid w:val="00E34A8F"/>
     <w:rsid w:val="00E47F37"/>
     <w:rsid w:val="00E61270"/>
     <w:rsid w:val="00E741CD"/>
     <w:rsid w:val="00E8355A"/>
     <w:rsid w:val="00E9477C"/>
+    <w:rsid w:val="00EB73E0"/>
+    <w:rsid w:val="00EE0C1E"/>
     <w:rsid w:val="00EE7C00"/>
     <w:rsid w:val="00F02685"/>
     <w:rsid w:val="00F35451"/>
     <w:rsid w:val="00F7695C"/>
     <w:rsid w:val="00F80305"/>
+    <w:rsid w:val="00F80A78"/>
+    <w:rsid w:val="00F85A8D"/>
     <w:rsid w:val="00F92E0C"/>
     <w:rsid w:val="00FA7CBA"/>
+    <w:rsid w:val="00FC5AAE"/>
     <w:rsid w:val="00FC7A2C"/>
     <w:rsid w:val="00FE7364"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -37292,50 +16060,55 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:rsid w:val="00CE68F7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00CE68F7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="el-GR" w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="agcmg">
+    <w:name w:val="a_gcmg"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00FC5AAE"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -37609,71 +16382,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11043</Characters>
+  <Pages>3</Pages>
+  <Words>829</Words>
+  <Characters>4727</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12557</CharactersWithSpaces>
+  <CharactersWithSpaces>5545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katerina Koni</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>