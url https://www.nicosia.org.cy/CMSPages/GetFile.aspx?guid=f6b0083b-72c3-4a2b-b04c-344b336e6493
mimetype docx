--- v0 (2025-10-10)
+++ v1 (2026-05-17)
@@ -6,2653 +6,3084 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4CFBA695" w14:textId="3EA254DD" w:rsidR="004F6815" w:rsidRPr="00561D2C" w:rsidRDefault="004F6815" w:rsidP="00561D2C">
+    <w:p w14:paraId="4CFBA695" w14:textId="2B82D9AC" w:rsidR="004F6815" w:rsidRPr="002227D0" w:rsidRDefault="004F6815" w:rsidP="00561D2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:right="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D32AA">
+        <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002227D0" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ΧΡΕΩΣΕΙΣ </w:t>
+      </w:r>
+      <w:r w:rsidR="00297F0E" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>ΠΑΡΟΧΗΣ ΥΠΗΡΕΣΙΩΝ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C432D4" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ΚΑΘΑΡΙΟΤΗΤΑΣ</w:t>
+      </w:r>
+      <w:r w:rsidR="00297F0E" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003315FD" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>ΕΝΑΝΤΙ ΣΑΚΟΥΛΙΩΝ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B2448" w:rsidRPr="005D32AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="004B2448" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">ΓΙΑ ΤΟ ΕΤΟΣ </w:t>
       </w:r>
-      <w:r w:rsidR="00561D2C" w:rsidRPr="00561D2C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="004E563F" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00561D2C" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ΓΙΑ </w:t>
       </w:r>
-      <w:r w:rsidR="00B02E14">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00B02E14" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>ΑΓΛΑΝΤΖΙΑΣ</w:t>
+        <w:t>ΤΟ ΔΗΜΟΤΙΚΟ ΔΙΑΜΕΡΙΣΜΑ ΑΓΛΑΝΤΖΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D328C26" w14:textId="77777777" w:rsidR="00FC0D2D" w:rsidRPr="005D32AA" w:rsidRDefault="00FC0D2D" w:rsidP="00BB19EB">
+    <w:p w14:paraId="6D328C26" w14:textId="77777777" w:rsidR="00FC0D2D" w:rsidRPr="002227D0" w:rsidRDefault="00FC0D2D" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:right="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ED4D2FB" w14:textId="28375371" w:rsidR="00EF32A3" w:rsidRDefault="004B2448" w:rsidP="00BB19EB">
+    <w:p w14:paraId="72FCBCA8" w14:textId="77777777" w:rsidR="002227D0" w:rsidRDefault="002227D0" w:rsidP="00011057">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
-        <w:ind w:left="284" w:right="142"/>
+        <w:ind w:left="284" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>Ο Δήμος, στο πλαίσιο της έγκυρης και ορθής ενημέρωσης των δημοτών, σας γνωστοποιεί τη χρέωση για την Παροχή Υπηρεσιών Καθαριότητας/αντί Σακουλιών, η οποία θα ισχύει για το έτος 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AED7A7" w14:textId="03085DA2" w:rsidR="00BB19EB" w:rsidRPr="002227D0" w:rsidRDefault="00EF32A3" w:rsidP="00011057">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10108" w:type="dxa"/>
-        <w:jc w:val="right"/>
+        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8154"/>
-        <w:gridCol w:w="1954"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="7371"/>
+        <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00561D2C" w:rsidRPr="004B25E4" w14:paraId="7364BA7A" w14:textId="77777777" w:rsidTr="00456F49">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="1D4E473E" w14:textId="77777777" w:rsidTr="007E77BE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8154" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2974A811" w14:textId="77777777" w:rsidR="00561D2C" w:rsidRPr="004B25E4" w:rsidRDefault="00561D2C" w:rsidP="00287FA3">
+          <w:p w14:paraId="009EE4D6" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Α/Α</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABD973B" w14:textId="0CD1597C" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Περιγραφή Κριτηρίου</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="065F9E73" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="1AB7BDC4" w14:textId="77777777" w:rsidTr="007E77BE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0FE878" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B606578" w14:textId="4552DA08" w:rsidR="00561D2C" w:rsidRPr="00561D2C" w:rsidRDefault="00561D2C" w:rsidP="00025CBF">
-[...28 lines deleted...]
-          <w:p w14:paraId="6BA2B7D7" w14:textId="12809CDC" w:rsidR="00561D2C" w:rsidRPr="00091EAE" w:rsidRDefault="00091EAE" w:rsidP="00287FA3">
+          <w:p w14:paraId="0056205C" w14:textId="53980194" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Εγ</w:t>
+            </w:r>
+            <w:r w:rsidR="002227D0" w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">κεκριμένες </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Φοιτητικές Εστίες (ανά κλίνη)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C73B03C" w14:textId="582B5833" w:rsidR="00561D2C" w:rsidRPr="005D32AA" w:rsidRDefault="00561D2C" w:rsidP="00025CBF">
+          <w:p w14:paraId="032417F5" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D32AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>,00</w:t>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561D2C" w:rsidRPr="005D32AA" w14:paraId="18249D7A" w14:textId="42F375C1" w:rsidTr="00456F49">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="2324CBDB" w14:textId="77777777" w:rsidTr="007E77BE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8154" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01BD7321" w14:textId="6185402F" w:rsidR="00561D2C" w:rsidRPr="005D32AA" w:rsidRDefault="00561D2C" w:rsidP="00287FA3">
+          <w:p w14:paraId="15F7CD0E" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D32AA">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF66F9C" w14:textId="6BDFA37E" w:rsidR="00561D2C" w:rsidRPr="005D32AA" w:rsidRDefault="00561D2C" w:rsidP="00025CBF">
-[...37 lines deleted...]
-          <w:p w14:paraId="3F0BF2D4" w14:textId="431D8523" w:rsidR="00561D2C" w:rsidRPr="004A5F40" w:rsidRDefault="00561D2C" w:rsidP="00287FA3">
+          <w:p w14:paraId="5E8242E6" w14:textId="2B2CF0AF" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D32AA">
-[...11 lines deleted...]
-              <w:t>ε οικόπεδο μεγέθους μέχρι 1 οικόπεδο</w:t>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Χρέωση έναντι σακουλιών σε οικιστικά υποστατικά</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="486F75BF" w14:textId="2B4821C6" w:rsidR="00561D2C" w:rsidRPr="005D32AA" w:rsidRDefault="00561D2C" w:rsidP="00025CBF">
+          <w:p w14:paraId="464D6B93" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D32AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
-            <w:r w:rsidR="00B02E14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D32AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561D2C" w:rsidRPr="005D32AA" w14:paraId="1A225F24" w14:textId="6753FB14" w:rsidTr="00456F49">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="21A0D8C6" w14:textId="77777777" w:rsidTr="007E77BE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8154" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17B235B5" w14:textId="33F9FBBA" w:rsidR="00561D2C" w:rsidRPr="004A5F40" w:rsidRDefault="00561D2C" w:rsidP="00287FA3">
+          <w:p w14:paraId="55AD6826" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D32AA">
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC31C53" w14:textId="3AB834A8" w:rsidR="00561D2C" w:rsidRPr="005D32AA" w:rsidRDefault="00561D2C" w:rsidP="00025CBF">
+          <w:p w14:paraId="7881609A" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D32AA">
-[...16 lines deleted...]
-              <w:t>,00</w:t>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Χρέωση έναντι σακουλιών σε Επαγγελματικά υποστατικά </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="33A8AA64" w14:textId="00DDD1C9" w:rsidR="00B02E14" w:rsidRPr="00354825" w:rsidRDefault="00B02E14" w:rsidP="00B02E14">
+          <w:p w14:paraId="1663FC3E" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D32AA">
-[...42 lines deleted...]
-              <w:t>να προσκομίζεται Βεβαίωση της Υπηρεσίας Διαχείρισης Επιδομάτων Προνοίας)</w:t>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>(εκτός από Χώρους Εστίασης και Οίκους Ευγηρίας)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78A63EF5" w14:textId="77777777" w:rsidR="00B02E14" w:rsidRDefault="00B02E14" w:rsidP="00B02E14">
+          <w:p w14:paraId="14D09996" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>50%</w:t>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>€100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561D2C" w:rsidRPr="004B25E4" w14:paraId="5FB8DF19" w14:textId="36858F98" w:rsidTr="00456F49">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="572CA25F" w14:textId="77777777" w:rsidTr="007E77BE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8154" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43AA690B" w14:textId="602C26DD" w:rsidR="00561D2C" w:rsidRPr="005D32AA" w:rsidRDefault="00561D2C" w:rsidP="00287FA3">
+          <w:p w14:paraId="32A8F022" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D32AA">
-[...64 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F684459" w14:textId="77777777" w:rsidR="00354825" w:rsidRDefault="00354825" w:rsidP="00FF72DF">
-[...43 lines deleted...]
-          <w:p w14:paraId="02598BC7" w14:textId="25F6E07A" w:rsidR="00354825" w:rsidRPr="00456F49" w:rsidRDefault="00354825" w:rsidP="00287FA3">
+          <w:p w14:paraId="161117C7" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="el-GR"/>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Συνταξιούχοι </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Μονήρεις</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> με </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>ΜΟΝΑΔΙΚΟ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> εισόδημα τη σύνταξη των Κ.Α. και με ετήσιο εισόδημα μέχρι τις €12.000 (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="el-GR"/>
-[...35 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>να προσκομίζεται Βεβαίωση Τ.Κ.Α. για το τρέχων έτος)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6CFA94" w14:textId="77777777" w:rsidR="00354825" w:rsidRDefault="00354825" w:rsidP="00354825">
+          <w:p w14:paraId="28C9F573" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="007E77BE">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:right="-100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Έκπτωση</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66DA138B" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561D2C" w:rsidRPr="005D32AA" w14:paraId="4A51BEC2" w14:textId="5A4E6105" w:rsidTr="00456F49">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="5B42D757" w14:textId="77777777" w:rsidTr="007E77BE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8154" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0F3D85" w14:textId="55D30CED" w:rsidR="00561D2C" w:rsidRPr="00456F49" w:rsidRDefault="00354825" w:rsidP="00287FA3">
+          <w:p w14:paraId="665DFF69" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00354825">
-[...150 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E914C23" w14:textId="77777777" w:rsidR="00354825" w:rsidRDefault="00354825" w:rsidP="00354825">
-[...44 lines deleted...]
-          <w:p w14:paraId="3D0FEB59" w14:textId="1B455B62" w:rsidR="00561D2C" w:rsidRPr="004A5F40" w:rsidRDefault="00561D2C" w:rsidP="00354825">
+          <w:p w14:paraId="3F1C445F" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00103D12">
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Συνταξιούχοι </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Ζευγάρι</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> με </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>ΜΟΝΑΔΙΚΟ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> εισόδημα τη σύνταξη των Κ.Α. και με ετήσιο οικογενειακό εισόδημα μέχρι τις €17.000 (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="el-GR"/>
-[...77 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>να προσκομίζεται Βεβαίωση Τ.Κ.Α. για το τρέχων έτος</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="331C0494" w14:textId="77777777" w:rsidR="00354825" w:rsidRDefault="00354825" w:rsidP="00354825">
+          <w:p w14:paraId="3A77D990" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Έκπτωση</w:t>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Έκπτωση</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26C48B20" w14:textId="487863BB" w:rsidR="00561D2C" w:rsidRPr="00BB19EB" w:rsidRDefault="00BD0E24" w:rsidP="00354825">
+          <w:p w14:paraId="22E2361E" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>%</w:t>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B02E14" w:rsidRPr="00287FA3" w14:paraId="7CF0062A" w14:textId="3914CEB6" w:rsidTr="00456F49">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="39A3AC2E" w14:textId="77777777" w:rsidTr="007E77BE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8154" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50CEB3CA" w14:textId="3DCCC7E1" w:rsidR="00B02E14" w:rsidRPr="00030AE7" w:rsidRDefault="00B02E14" w:rsidP="00B02E14">
+          <w:p w14:paraId="2E4C1885" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...117 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5726CB13" w14:textId="77777777" w:rsidR="00B02E14" w:rsidRDefault="00B02E14" w:rsidP="00B02E14">
-[...50 lines deleted...]
-          <w:p w14:paraId="338AB4E0" w14:textId="6161CAF2" w:rsidR="003315FD" w:rsidRDefault="003315FD" w:rsidP="00B02E14">
+          <w:p w14:paraId="38558015" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Επαγγελματικά υποστατικά (εκτός από Χώρους Εστίασης και Οίκους Ευγηρίας)</w:t>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Σύνταξη Ανικανότητας 75% και άνω (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>χωρίς εισοδηματικά κριτήρια)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B49D43B" w14:textId="5743BE37" w:rsidR="003315FD" w:rsidRDefault="003315FD" w:rsidP="00B02E14">
+          <w:p w14:paraId="431F7055" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>€100</w:t>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Έκπτωση</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28254A64" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="4D7D37C8" w14:textId="77777777" w:rsidTr="007E77BE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57112FFC" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="496AB721" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Άτομα τα οποία λαμβάνουν τα Επιδόματα Βαριάς Κινητικής Αναπηρίας &amp; Φροντίδας Παραπληγικών και Χορηγίας Τυφλών από το Τμήμα Κοινωνικής Ενσωμάτωσης Ατόμων με Αναπηρίες (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>χωρίς εισοδηματικά κριτήρια)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E004C00" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Έκπτωση</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C705BC4" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="06A8E700" w14:textId="77777777" w:rsidTr="007E77BE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D1DBBB" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E77A3D" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Πολύτεκνες οικογένειες που δικαιούνται επίδομα τέκνου με βάση το Ν. 314/87 και είναι μέλη της ΠΟΠ για το τρέχων έτος </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53493FD0" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="33"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>να προσκομίζονται (α) Βεβαίωση Λήψης του επιδόματος Τέκνου και (β) Αντίγραφο Πολυτεκνικής Ταυτότητας ΠΟΠ για το τρέχων έτος</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C21FD9B" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F0B047D" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Έκπτωση</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B81FCD" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="33"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="0EF5DE11" w14:textId="77777777" w:rsidTr="007E77BE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B29137" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1579B6E3" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Τρίτεκνες οικογένειες που δικαιούνται επίδομα τέκνου με βάση το Ν. 314(Ι)/87 και είναι μέλη της ΠΟΠΟ για το τρέχον έτος με οικογενειακό εισόδημα μέχρι €50.000 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>που έχουν 3 εξαρτώμενα τέκνα</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7969D603" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Έκπτωση</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C443017" w14:textId="62D2334C" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="004E563F" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00901275" w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="243AE060" w14:textId="77777777" w:rsidTr="007E77BE">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0954E176" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="185A1096" w14:textId="6449DBC8" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Μονογονεϊκές οικογένειες με εξαρτώμενα τέκνα με Ετήσιο Εισόδημα μέχρι </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>€2</w:t>
+            </w:r>
+            <w:r w:rsidR="0096392B" w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>.000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>να προσκομίζονται (α) Βεβαίωση Λήψης του επιδόματος Μονογονεϊκής Οικογένειας, (β) βεβαιώσεις εισοδημάτων, π.χ. IR63, Φύλλο Μισθοδοσίας για το τρέχων έτος και (γ) Διάταγμα Επιμέλειας/Διατροφής</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="523AFE1E" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Έκπτωση</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C33A482" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="29F0ECC5" w14:textId="77777777" w:rsidTr="007E77BE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BE91DB" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EE1CE9" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Νέα υποστατικά που ολοκληρώνονται/κατοικούνται μετά από το 1ο Εξάμηνο</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D7B969" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>0,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901275" w:rsidRPr="002227D0" w14:paraId="478164B8" w14:textId="77777777" w:rsidTr="007E77BE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB80109" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00901275">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="600" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140A8384" w14:textId="14E28D85" w:rsidR="004E563F" w:rsidRPr="002227D0" w:rsidRDefault="00297F0E" w:rsidP="004E563F">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Χρέωση Υπηρεσιών Καθαριότητας</w:t>
+            </w:r>
+            <w:r w:rsidR="00901275" w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> σε Ακατοίκητα υποστατικά</w:t>
+            </w:r>
+            <w:r w:rsidR="004E563F" w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="004E563F" w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>χωρίς παράδοση σακουλιών)</w:t>
+            </w:r>
+            <w:r w:rsidR="00901275" w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="200C63FA" w14:textId="1C4EBF38" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="004E563F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>(με μηδενική κατανάλωση ή αποσυνδεδεμένο ρεύμα/Νερό για 6 μήνες) (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>για τους πρώτους 12 μήνες της φορολόγησης</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16644005" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Έκπτωση</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF8BD43" w14:textId="77777777" w:rsidR="00901275" w:rsidRPr="002227D0" w:rsidRDefault="00901275" w:rsidP="00205419">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002227D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53B2CB78" w14:textId="77777777" w:rsidR="00BB19EB" w:rsidRDefault="00BB19EB" w:rsidP="00BB19EB">
+    <w:p w14:paraId="53B2CB78" w14:textId="77777777" w:rsidR="00BB19EB" w:rsidRPr="002227D0" w:rsidRDefault="00BB19EB" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73928F14" w14:textId="77777777" w:rsidR="004E130F" w:rsidRDefault="004E130F" w:rsidP="00BB19EB">
+    <w:p w14:paraId="73928F14" w14:textId="77777777" w:rsidR="004E130F" w:rsidRPr="002227D0" w:rsidRDefault="004E130F" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5517E59D" w14:textId="77777777" w:rsidR="007F33E1" w:rsidRDefault="007F33E1" w:rsidP="00BB19EB">
+    <w:p w14:paraId="38A4D390" w14:textId="77777777" w:rsidR="00456F49" w:rsidRPr="002227D0" w:rsidRDefault="00456F49" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EEBB3DB" w14:textId="77777777" w:rsidR="007F33E1" w:rsidRDefault="007F33E1" w:rsidP="00BB19EB">
+    <w:p w14:paraId="267E68D8" w14:textId="77777777" w:rsidR="00456F49" w:rsidRPr="002227D0" w:rsidRDefault="00456F49" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ED2AD4B" w14:textId="77777777" w:rsidR="00456F49" w:rsidRDefault="00456F49" w:rsidP="00BB19EB">
+    <w:p w14:paraId="022D4014" w14:textId="129D535E" w:rsidR="00C3515C" w:rsidRPr="002227D0" w:rsidRDefault="00057AD8" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>Διευκρινίσεις</w:t>
+      </w:r>
+      <w:r w:rsidR="000253ED" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="38A4D390" w14:textId="77777777" w:rsidR="00456F49" w:rsidRDefault="00456F49" w:rsidP="00BB19EB">
-[...63 lines deleted...]
-    <w:p w14:paraId="1CFFEA5A" w14:textId="77777777" w:rsidR="000534DF" w:rsidRDefault="000534DF" w:rsidP="00BB19EB">
+    <w:p w14:paraId="1CFFEA5A" w14:textId="77777777" w:rsidR="000534DF" w:rsidRPr="002227D0" w:rsidRDefault="000534DF" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19FB2814" w14:textId="77777777" w:rsidR="00053064" w:rsidRDefault="00053064" w:rsidP="00BB19EB">
+    <w:p w14:paraId="43EA60DC" w14:textId="77777777" w:rsidR="00FF35A4" w:rsidRPr="002227D0" w:rsidRDefault="008E3681" w:rsidP="002227D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>Τρόπος Εξόφλησης</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004E130F" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605B9E9F" w14:textId="1143EECF" w:rsidR="00EB0524" w:rsidRPr="002227D0" w:rsidRDefault="00EB0524" w:rsidP="002227D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...41 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0028010B">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Μέσω της διαθέσιμης σύνδεσης στην ιστοσελίδα του Δήμου </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="005C6260">
+        <w:r w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www</w:t>
         </w:r>
-        <w:r w:rsidRPr="005C6260">
+        <w:r w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="el-GR"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="005C6260">
+        <w:r w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>nicosia</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="005C6260">
+        <w:r w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="el-GR"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="005C6260">
+        <w:r w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
-        <w:r w:rsidRPr="005C6260">
+        <w:r w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="el-GR"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="005C6260">
+        <w:r w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>cy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BA2C00" w14:textId="5A369848" w:rsidR="00FF35A4" w:rsidRPr="00EB0524" w:rsidRDefault="004E130F" w:rsidP="009E4E21">
+    <w:p w14:paraId="5FF293E5" w14:textId="77777777" w:rsidR="002227D0" w:rsidRDefault="004E130F" w:rsidP="002227D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>– Στα επιτόπου Γραφεία Εξυπηρέτησης Δημοτών</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15E22" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, καθημερινά 08:00 – 14:30 </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4E21" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E15E22">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:p>
+    <w:p w14:paraId="44BA2C00" w14:textId="15D6BFBA" w:rsidR="00FF35A4" w:rsidRPr="002227D0" w:rsidRDefault="009E4E21" w:rsidP="002227D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>με κάρτα</w:t>
+      </w:r>
+      <w:r w:rsidR="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E4E21">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>μόνο</w:t>
       </w:r>
-      <w:r w:rsidR="00EB0524">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="162BEE75" w14:textId="3670BF81" w:rsidR="00FF35A4" w:rsidRPr="009E4E21" w:rsidRDefault="001D7C37" w:rsidP="00D00C93">
+    <w:p w14:paraId="162BEE75" w14:textId="6A85F4B2" w:rsidR="00FF35A4" w:rsidRPr="002227D0" w:rsidRDefault="001D7C37" w:rsidP="002227D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00E15E22">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00F668A0" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Στο </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15E22" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">Κεντρικό </w:t>
       </w:r>
-      <w:r w:rsidR="008E3681" w:rsidRPr="0028010B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="008E3681" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>Ταμείο του Δήμου</w:t>
       </w:r>
-      <w:r w:rsidR="00FC0D2D" w:rsidRPr="0028010B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00FC0D2D" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E15E22">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00E15E22" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>κ</w:t>
       </w:r>
-      <w:r w:rsidR="008E3681" w:rsidRPr="0028010B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="008E3681" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">αθημερινά 8:00 – </w:t>
       </w:r>
-      <w:r w:rsidR="004E130F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="004E130F" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
-      <w:r w:rsidR="00A93BDA" w:rsidRPr="0028010B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00A93BDA" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="004E130F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="004E130F" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="008E3681" w:rsidRPr="0028010B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="008E3681" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00EB0524">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="454B896A" w14:textId="77777777" w:rsidR="00B42D2C" w:rsidRPr="001D7ACC" w:rsidRDefault="00B42D2C" w:rsidP="00BB19EB">
+    <w:p w14:paraId="42BB6E77" w14:textId="77777777" w:rsidR="002227D0" w:rsidRPr="002227D0" w:rsidRDefault="002227D0" w:rsidP="002227D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DCCFD34" w14:textId="5DCDB1C4" w:rsidR="00FF35A4" w:rsidRPr="00FF35A4" w:rsidRDefault="00FF35A4" w:rsidP="00BB19EB">
+    <w:p w14:paraId="454B896A" w14:textId="4F585DC2" w:rsidR="00B42D2C" w:rsidRPr="002227D0" w:rsidRDefault="00405AB9" w:rsidP="002227D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>Ο Δήμος δεν αποδέχεται πληρωμές με επιταγή ή μέσω εμβάσματος.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB2B022" w14:textId="77777777" w:rsidR="00984E4E" w:rsidRPr="002227D0" w:rsidRDefault="00984E4E" w:rsidP="00BB19EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DCCFD34" w14:textId="5DCDB1C4" w:rsidR="00FF35A4" w:rsidRPr="002227D0" w:rsidRDefault="00FF35A4" w:rsidP="00BB19EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>Διαδικασία Παραλαβής Σακουλιών:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF75F36" w14:textId="2C655322" w:rsidR="009E4E21" w:rsidRDefault="00EB0524" w:rsidP="00BB19EB">
+    <w:p w14:paraId="6CF75F36" w14:textId="3D133C24" w:rsidR="009E4E21" w:rsidRPr="002227D0" w:rsidRDefault="00EB0524" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ο αντίστοιχος αριθμός σακουλιών θα παραλαμβάνεται με την </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Ο </w:t>
+      </w:r>
+      <w:r w:rsidR="004E563F" w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
-          <w:lang w:val="el-GR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00992F24">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>ισάξιος</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
-          <w:lang w:val="el-GR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005C2DF9" w:rsidRPr="00992F24">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> αριθμός σακουλιών θα παραλαμβάνεται με την </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">προσκόμιση του </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2DF9" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">εξοφλημένου </w:t>
       </w:r>
-      <w:r w:rsidRPr="00992F24">
+      <w:r w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>τιμολογίου</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> που αποστάλθηκε για το κάθε υποστατικό, από τ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C2DF9">
+        <w:t xml:space="preserve"> για το κάθε υποστατικό, από τ</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2DF9" w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>α</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Τοπικ</w:t>
       </w:r>
-      <w:r w:rsidR="005C2DF9">
+      <w:r w:rsidR="005C2DF9" w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>ά</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Γραφεί</w:t>
       </w:r>
-      <w:r w:rsidR="005C2DF9">
+      <w:r w:rsidR="005C2DF9" w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>α</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002227D0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Εξυπηρέτησης Δημοτών, καθημερινά από τις 08:00 – 14:30.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476795DF" w14:textId="77777777" w:rsidR="00EB0524" w:rsidRDefault="00EB0524" w:rsidP="00BB19EB">
+    <w:p w14:paraId="476795DF" w14:textId="77777777" w:rsidR="00EB0524" w:rsidRPr="002227D0" w:rsidRDefault="00EB0524" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29FC5147" w14:textId="21B53689" w:rsidR="004A6D1C" w:rsidRDefault="007153B1" w:rsidP="00BB19EB">
+    <w:p w14:paraId="5AAB33EB" w14:textId="77777777" w:rsidR="002227D0" w:rsidRPr="002227D0" w:rsidRDefault="007153B1" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ενστάσεις </w:t>
       </w:r>
-      <w:r w:rsidR="002A7960">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="002A7960" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">σύμφωνα με τα πιο πάνω κριτήρια </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>γίνονται δεκτές από την ιστοσελίδα του Δήμου</w:t>
+      </w:r>
+      <w:r w:rsidR="00911ACF" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00911ACF" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ή με το ανάλογο έντυπο </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>στην ιστοσελίδα του Δήμου</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">, με την προσκόμισή </w:t>
       </w:r>
-      <w:r w:rsidRPr="00025CBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>ΟΛΩΝ</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> των απαραίτητων δικαιολογητικών</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> στο ηλεκτρονικό ταχυδρομείο </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00F7786E" w:rsidRPr="007A0BA7">
+        <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
-            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>taxes</w:t>
         </w:r>
-        <w:r w:rsidR="00F7786E" w:rsidRPr="007A0BA7">
+        <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
-            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="el-GR"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00F7786E" w:rsidRPr="007A0BA7">
+        <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
-            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>nicosia</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00F7786E" w:rsidRPr="007A0BA7">
+        <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
-            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="el-GR"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidR="00F7786E" w:rsidRPr="007A0BA7">
+        <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
-            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
-        <w:r w:rsidR="00F7786E" w:rsidRPr="007A0BA7">
+        <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
-            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="el-GR"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidR="00F7786E" w:rsidRPr="007A0BA7">
+        <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
-            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>cy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F7786E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00133F5A" w:rsidRPr="00025CBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00133F5A" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61511D22" w14:textId="77777777" w:rsidR="007153B1" w:rsidRDefault="007153B1" w:rsidP="00025CBF">
-[...10 lines deleted...]
-    <w:p w14:paraId="79E38DAB" w14:textId="1F4D6632" w:rsidR="00BD7451" w:rsidRPr="005D32AA" w:rsidRDefault="00BD7451" w:rsidP="00BD7451">
+    <w:p w14:paraId="3FA4A6FB" w14:textId="77777777" w:rsidR="002227D0" w:rsidRPr="002227D0" w:rsidRDefault="002227D0" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...25 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="29BED3A1" w14:textId="77777777" w:rsidR="00BD7451" w:rsidRPr="005D32AA" w:rsidRDefault="00BD7451" w:rsidP="00BD7451">
+    <w:p w14:paraId="29FC5147" w14:textId="74F394E9" w:rsidR="004A6D1C" w:rsidRPr="002227D0" w:rsidRDefault="00911ACF" w:rsidP="00BB19EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Οι ενστάσεις </w:t>
+      </w:r>
+      <w:r w:rsidR="00540FBF" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>θα γίνονται δεκτές μέχρι τις</w:t>
+      </w:r>
+      <w:r w:rsidR="00540FBF" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29/05/2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00417307" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ΕΛΛΕΙΠΕΙΣ ΚΑΙ </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6770" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>ΕΚΠΡΟΘΕΣΜΕΣ ενστάσεις δεν θα γίνονται αποδεκτές.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="18C9A0BB" w14:textId="77777777" w:rsidR="00BD7451" w:rsidRPr="005D32AA" w:rsidRDefault="00BD7451" w:rsidP="00BD7451">
+    <w:p w14:paraId="61511D22" w14:textId="77777777" w:rsidR="007153B1" w:rsidRPr="002227D0" w:rsidRDefault="007153B1" w:rsidP="00025CBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E38DAB" w14:textId="7C030E17" w:rsidR="00BD7451" w:rsidRPr="002227D0" w:rsidRDefault="00BD7451" w:rsidP="00BD7451">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Η τελευταία ημερομηνία εξόφλησης των πιο πάνω τελών αναγράφεται στο τιμολόγιο που σας </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1F5E" w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="el-GR"/>
-[...1 lines deleted...]
-        <w:t>ΛΕΥΚΩΣΙΑΣ</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">έχει </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">αποσταλεί. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778FB0C2" w14:textId="77777777" w:rsidR="00BD7451" w:rsidRPr="00BD7451" w:rsidRDefault="00BD7451" w:rsidP="00BB19EB">
+    <w:p w14:paraId="29BED3A1" w14:textId="77777777" w:rsidR="00BD7451" w:rsidRPr="002227D0" w:rsidRDefault="00BD7451" w:rsidP="00BD7451">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C9A0BB" w14:textId="77777777" w:rsidR="00BD7451" w:rsidRPr="002227D0" w:rsidRDefault="00BD7451" w:rsidP="00BD7451">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002227D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>ΔΗΜΟΣ ΛΕΥΚΩΣΙΑΣ</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BD7451" w:rsidRPr="00BD7451" w:rsidSect="00025CBF">
+    <w:p w14:paraId="778FB0C2" w14:textId="77777777" w:rsidR="00BD7451" w:rsidRPr="002227D0" w:rsidRDefault="00BD7451" w:rsidP="00BB19EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BD7451" w:rsidRPr="002227D0" w:rsidSect="00984E4E">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1135" w:right="900" w:bottom="709" w:left="851" w:header="284" w:footer="261" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="1750" w:bottom="709" w:left="851" w:header="284" w:footer="261" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="74863027" w14:textId="77777777" w:rsidR="00042502" w:rsidRDefault="00042502" w:rsidP="004B2448">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1BF49481" w14:textId="77777777" w:rsidR="00042502" w:rsidRDefault="00042502" w:rsidP="004B2448">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A1"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="A1"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-183820956"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -3073,50 +3504,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D8236EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9164154A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DC557EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7912099E"/>
     <w:lvl w:ilvl="0" w:tplc="04080001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3185,51 +3702,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26402F04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6388D578"/>
     <w:lvl w:ilvl="0" w:tplc="3E1C339C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1803" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2523" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3297,51 +3814,51 @@
     <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6843" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7563" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B2E238E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99968916"/>
     <w:lvl w:ilvl="0" w:tplc="A310266A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
@@ -3386,51 +3903,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="544366F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6DC2AE2"/>
     <w:lvl w:ilvl="0" w:tplc="04080001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3499,51 +4016,51 @@
     <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C1D72BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D2246F4"/>
     <w:lvl w:ilvl="0" w:tplc="EE12F1BC">
       <w:start w:val="40"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3612,51 +4129,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A8167F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F22CE9C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3726,406 +4243,440 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1246526075">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="993723975">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="391082191">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2005932713">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2005932713">
+  <w:num w:numId="5" w16cid:durableId="1332030252">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1886142667">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="511802186">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2146581002">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1981421661">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="59393"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006160FF"/>
     <w:rsid w:val="0000138C"/>
+    <w:rsid w:val="00011057"/>
     <w:rsid w:val="00021AD8"/>
     <w:rsid w:val="00024E19"/>
     <w:rsid w:val="000253ED"/>
     <w:rsid w:val="00025CBF"/>
     <w:rsid w:val="00042502"/>
     <w:rsid w:val="00053064"/>
     <w:rsid w:val="000534DF"/>
     <w:rsid w:val="00053787"/>
     <w:rsid w:val="00055439"/>
     <w:rsid w:val="00057AD8"/>
     <w:rsid w:val="000742DC"/>
     <w:rsid w:val="00077DCD"/>
     <w:rsid w:val="00091EAE"/>
     <w:rsid w:val="000947A6"/>
     <w:rsid w:val="000955DC"/>
     <w:rsid w:val="000957E9"/>
     <w:rsid w:val="000A31AC"/>
     <w:rsid w:val="000C6CA8"/>
     <w:rsid w:val="000E5307"/>
     <w:rsid w:val="000E61B6"/>
     <w:rsid w:val="000F7166"/>
     <w:rsid w:val="000F746E"/>
     <w:rsid w:val="0010280C"/>
     <w:rsid w:val="00102A44"/>
     <w:rsid w:val="00103D12"/>
     <w:rsid w:val="00106B9A"/>
     <w:rsid w:val="00116ED6"/>
     <w:rsid w:val="00133F5A"/>
     <w:rsid w:val="0013732C"/>
     <w:rsid w:val="0014496B"/>
     <w:rsid w:val="00151F78"/>
     <w:rsid w:val="00162BDC"/>
     <w:rsid w:val="00163633"/>
     <w:rsid w:val="00173426"/>
     <w:rsid w:val="001815CE"/>
     <w:rsid w:val="00186778"/>
     <w:rsid w:val="001A206F"/>
     <w:rsid w:val="001A47F4"/>
     <w:rsid w:val="001D7ACC"/>
     <w:rsid w:val="001D7C37"/>
     <w:rsid w:val="001E158F"/>
     <w:rsid w:val="001F3F92"/>
+    <w:rsid w:val="001F7CD7"/>
+    <w:rsid w:val="002227D0"/>
     <w:rsid w:val="0022656D"/>
     <w:rsid w:val="0023229B"/>
     <w:rsid w:val="00233EB9"/>
     <w:rsid w:val="002571CA"/>
     <w:rsid w:val="00260EA7"/>
     <w:rsid w:val="0028010B"/>
     <w:rsid w:val="002870C4"/>
     <w:rsid w:val="00287FA3"/>
     <w:rsid w:val="00290B10"/>
     <w:rsid w:val="0029118A"/>
+    <w:rsid w:val="00297F0E"/>
     <w:rsid w:val="002A7960"/>
     <w:rsid w:val="002B0438"/>
     <w:rsid w:val="002B2954"/>
     <w:rsid w:val="002B497B"/>
     <w:rsid w:val="002B76B8"/>
     <w:rsid w:val="002B78FC"/>
     <w:rsid w:val="002C6864"/>
     <w:rsid w:val="002C7006"/>
     <w:rsid w:val="002C7DFD"/>
     <w:rsid w:val="002D23AD"/>
     <w:rsid w:val="002F6E58"/>
     <w:rsid w:val="002F754F"/>
     <w:rsid w:val="003136F7"/>
+    <w:rsid w:val="00314FE6"/>
     <w:rsid w:val="003224D5"/>
     <w:rsid w:val="003315FD"/>
     <w:rsid w:val="00336ADF"/>
     <w:rsid w:val="003473C5"/>
     <w:rsid w:val="00354825"/>
     <w:rsid w:val="00356727"/>
     <w:rsid w:val="00356DCE"/>
     <w:rsid w:val="00365008"/>
     <w:rsid w:val="0037151C"/>
     <w:rsid w:val="00372FD9"/>
     <w:rsid w:val="00383D83"/>
     <w:rsid w:val="0039591D"/>
     <w:rsid w:val="003A2163"/>
+    <w:rsid w:val="003A3981"/>
     <w:rsid w:val="003B2B36"/>
     <w:rsid w:val="003B6704"/>
     <w:rsid w:val="003E2375"/>
     <w:rsid w:val="003F7AAD"/>
+    <w:rsid w:val="00405AB9"/>
     <w:rsid w:val="00405D63"/>
+    <w:rsid w:val="00417307"/>
     <w:rsid w:val="00420185"/>
     <w:rsid w:val="00424F3E"/>
     <w:rsid w:val="00426418"/>
     <w:rsid w:val="00445002"/>
     <w:rsid w:val="00447A49"/>
     <w:rsid w:val="00450D43"/>
     <w:rsid w:val="00456F49"/>
     <w:rsid w:val="0045722F"/>
     <w:rsid w:val="00493894"/>
     <w:rsid w:val="004A165F"/>
     <w:rsid w:val="004A5F40"/>
     <w:rsid w:val="004A6D1C"/>
     <w:rsid w:val="004B2448"/>
     <w:rsid w:val="004B25E4"/>
     <w:rsid w:val="004B3812"/>
     <w:rsid w:val="004B3F21"/>
     <w:rsid w:val="004E0CEA"/>
     <w:rsid w:val="004E130F"/>
+    <w:rsid w:val="004E563F"/>
     <w:rsid w:val="004E73EE"/>
     <w:rsid w:val="004F3203"/>
     <w:rsid w:val="004F6815"/>
     <w:rsid w:val="005066FC"/>
     <w:rsid w:val="00515FC9"/>
     <w:rsid w:val="00540FB3"/>
+    <w:rsid w:val="00540FBF"/>
     <w:rsid w:val="00561D2C"/>
     <w:rsid w:val="00577965"/>
     <w:rsid w:val="005910EE"/>
     <w:rsid w:val="00593481"/>
     <w:rsid w:val="005B4E44"/>
     <w:rsid w:val="005C2DF9"/>
     <w:rsid w:val="005D32AA"/>
     <w:rsid w:val="005F08FB"/>
     <w:rsid w:val="005F415A"/>
     <w:rsid w:val="005F48A2"/>
     <w:rsid w:val="00601484"/>
     <w:rsid w:val="00604502"/>
     <w:rsid w:val="006127F0"/>
     <w:rsid w:val="00614594"/>
     <w:rsid w:val="006160FF"/>
     <w:rsid w:val="00617975"/>
+    <w:rsid w:val="0062183C"/>
     <w:rsid w:val="00650905"/>
     <w:rsid w:val="006946E4"/>
+    <w:rsid w:val="006A0855"/>
     <w:rsid w:val="006A647A"/>
     <w:rsid w:val="006B02FC"/>
     <w:rsid w:val="006B07E1"/>
     <w:rsid w:val="006B7E0D"/>
     <w:rsid w:val="006C4403"/>
     <w:rsid w:val="006E4B70"/>
     <w:rsid w:val="006F5E45"/>
     <w:rsid w:val="007153B1"/>
     <w:rsid w:val="00717B05"/>
     <w:rsid w:val="00721071"/>
     <w:rsid w:val="007372C8"/>
     <w:rsid w:val="00744E8D"/>
     <w:rsid w:val="00746A79"/>
     <w:rsid w:val="0075284E"/>
     <w:rsid w:val="00760E31"/>
     <w:rsid w:val="007770C4"/>
     <w:rsid w:val="00784CDA"/>
     <w:rsid w:val="007A3FB0"/>
     <w:rsid w:val="007A6910"/>
     <w:rsid w:val="007C24ED"/>
     <w:rsid w:val="007D1452"/>
     <w:rsid w:val="007D5D59"/>
+    <w:rsid w:val="007E77BE"/>
     <w:rsid w:val="007F33E1"/>
     <w:rsid w:val="007F564F"/>
     <w:rsid w:val="00805D05"/>
     <w:rsid w:val="00810C7A"/>
     <w:rsid w:val="00817DE6"/>
     <w:rsid w:val="00830818"/>
     <w:rsid w:val="008418DB"/>
     <w:rsid w:val="00843D66"/>
     <w:rsid w:val="008575EE"/>
     <w:rsid w:val="00857E29"/>
     <w:rsid w:val="00861F89"/>
     <w:rsid w:val="00863DE8"/>
+    <w:rsid w:val="00874769"/>
     <w:rsid w:val="00890CBD"/>
     <w:rsid w:val="00895092"/>
     <w:rsid w:val="008B4931"/>
     <w:rsid w:val="008D190B"/>
     <w:rsid w:val="008D240C"/>
     <w:rsid w:val="008E3681"/>
+    <w:rsid w:val="00901275"/>
     <w:rsid w:val="00906182"/>
+    <w:rsid w:val="00911ACF"/>
     <w:rsid w:val="00922447"/>
     <w:rsid w:val="00924587"/>
     <w:rsid w:val="009337D6"/>
     <w:rsid w:val="00937ACD"/>
+    <w:rsid w:val="0096392B"/>
     <w:rsid w:val="00982FE9"/>
+    <w:rsid w:val="00984E4E"/>
+    <w:rsid w:val="00991FBC"/>
     <w:rsid w:val="00992F24"/>
     <w:rsid w:val="009931B1"/>
     <w:rsid w:val="009A2BEE"/>
     <w:rsid w:val="009A457E"/>
+    <w:rsid w:val="009B3634"/>
     <w:rsid w:val="009B6E61"/>
     <w:rsid w:val="009C1599"/>
     <w:rsid w:val="009E4E21"/>
     <w:rsid w:val="009F574F"/>
     <w:rsid w:val="00A00E8E"/>
     <w:rsid w:val="00A021DD"/>
     <w:rsid w:val="00A0316C"/>
     <w:rsid w:val="00A15775"/>
     <w:rsid w:val="00A223BF"/>
     <w:rsid w:val="00A34BD7"/>
     <w:rsid w:val="00A54D4E"/>
     <w:rsid w:val="00A715A4"/>
     <w:rsid w:val="00A93BDA"/>
     <w:rsid w:val="00A94775"/>
     <w:rsid w:val="00AA4CD1"/>
     <w:rsid w:val="00AA6A3F"/>
     <w:rsid w:val="00AB4CA1"/>
     <w:rsid w:val="00AD3819"/>
+    <w:rsid w:val="00AE1F5E"/>
     <w:rsid w:val="00AE5051"/>
     <w:rsid w:val="00B02E14"/>
     <w:rsid w:val="00B12A30"/>
     <w:rsid w:val="00B14091"/>
     <w:rsid w:val="00B15146"/>
     <w:rsid w:val="00B2318E"/>
     <w:rsid w:val="00B34840"/>
     <w:rsid w:val="00B3728B"/>
     <w:rsid w:val="00B42C44"/>
     <w:rsid w:val="00B42D2C"/>
     <w:rsid w:val="00B60FF8"/>
+    <w:rsid w:val="00B639D5"/>
     <w:rsid w:val="00B73E78"/>
     <w:rsid w:val="00B81AB8"/>
     <w:rsid w:val="00B83FA4"/>
     <w:rsid w:val="00B916B2"/>
+    <w:rsid w:val="00BA6770"/>
     <w:rsid w:val="00BB19EB"/>
     <w:rsid w:val="00BB23CB"/>
     <w:rsid w:val="00BB50E1"/>
     <w:rsid w:val="00BB5CB5"/>
     <w:rsid w:val="00BD0E24"/>
     <w:rsid w:val="00BD7451"/>
     <w:rsid w:val="00BE09B8"/>
     <w:rsid w:val="00BE2B56"/>
     <w:rsid w:val="00BE40EC"/>
     <w:rsid w:val="00BF3AB9"/>
     <w:rsid w:val="00BF4305"/>
     <w:rsid w:val="00BF53B8"/>
     <w:rsid w:val="00C017E7"/>
     <w:rsid w:val="00C270AE"/>
     <w:rsid w:val="00C340DB"/>
     <w:rsid w:val="00C3515C"/>
+    <w:rsid w:val="00C432D4"/>
     <w:rsid w:val="00C66696"/>
     <w:rsid w:val="00C72073"/>
     <w:rsid w:val="00C836AF"/>
+    <w:rsid w:val="00C90C8D"/>
     <w:rsid w:val="00CB3951"/>
     <w:rsid w:val="00CC5F31"/>
     <w:rsid w:val="00CD0C9B"/>
     <w:rsid w:val="00CE1AE6"/>
     <w:rsid w:val="00CE5D13"/>
     <w:rsid w:val="00D00C93"/>
     <w:rsid w:val="00D03749"/>
     <w:rsid w:val="00D069FB"/>
     <w:rsid w:val="00D27D3C"/>
     <w:rsid w:val="00D37B49"/>
     <w:rsid w:val="00D40219"/>
     <w:rsid w:val="00D45552"/>
     <w:rsid w:val="00D54553"/>
+    <w:rsid w:val="00D7011C"/>
     <w:rsid w:val="00DA4B81"/>
     <w:rsid w:val="00DC2E16"/>
+    <w:rsid w:val="00DC48EB"/>
     <w:rsid w:val="00DD578E"/>
     <w:rsid w:val="00DE24E5"/>
     <w:rsid w:val="00E15E22"/>
     <w:rsid w:val="00E206BD"/>
     <w:rsid w:val="00E2627E"/>
     <w:rsid w:val="00E36881"/>
     <w:rsid w:val="00E43C13"/>
     <w:rsid w:val="00E526ED"/>
     <w:rsid w:val="00E60E7F"/>
     <w:rsid w:val="00E8531B"/>
     <w:rsid w:val="00E90A67"/>
+    <w:rsid w:val="00E95ED0"/>
     <w:rsid w:val="00E97603"/>
     <w:rsid w:val="00EB0524"/>
+    <w:rsid w:val="00EB7CAC"/>
     <w:rsid w:val="00ED0765"/>
     <w:rsid w:val="00ED36E8"/>
     <w:rsid w:val="00ED499D"/>
     <w:rsid w:val="00EF04D0"/>
     <w:rsid w:val="00EF32A3"/>
     <w:rsid w:val="00EF401F"/>
     <w:rsid w:val="00F17430"/>
     <w:rsid w:val="00F17B90"/>
     <w:rsid w:val="00F3494E"/>
     <w:rsid w:val="00F40733"/>
     <w:rsid w:val="00F510F6"/>
     <w:rsid w:val="00F563F3"/>
+    <w:rsid w:val="00F668A0"/>
     <w:rsid w:val="00F7786E"/>
+    <w:rsid w:val="00F90A58"/>
     <w:rsid w:val="00F94E3C"/>
     <w:rsid w:val="00F95C9C"/>
     <w:rsid w:val="00FB40D0"/>
     <w:rsid w:val="00FB4BD7"/>
     <w:rsid w:val="00FC0D2D"/>
     <w:rsid w:val="00FC736F"/>
     <w:rsid w:val="00FE32AD"/>
     <w:rsid w:val="00FF2514"/>
     <w:rsid w:val="00FF35A4"/>
     <w:rsid w:val="00FF72DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="59393"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7A2A29EB"/>
   <w15:docId w15:val="{F4AA6098-0591-4A33-8A7B-78AF1E78113E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5085,76 +5636,76 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8010528-ACB4-4094-B9A2-04F0244D77D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>479</Words>
-  <Characters>2732</Characters>
+  <Words>522</Words>
+  <Characters>2820</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Τίτλος</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3205</CharactersWithSpaces>
+  <CharactersWithSpaces>3336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>